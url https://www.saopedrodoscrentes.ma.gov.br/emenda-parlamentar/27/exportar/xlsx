--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>EMENDA PARLAMENTAR — SES — Nº 743/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>SES</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>743/2026</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -83,130 +83,661 @@
   <si>
     <t>SÃO PEDRO DOS CRENTES</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 317.043,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>31,7%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>57347 / 19.413-1</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>CUSTEIO</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401028 | Data: 01/04/2026 | Vl. Empenhado: R$ 9.356,50 | Vl. Liquidado: R$ 9.356,50 | Vl. Pago: R$ 9.356,50</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>D R REPRESENTAÇÕES LTDA - EPP</t>
+  </si>
+  <si>
+    <t>04.954.908/0001-95</t>
+  </si>
+  <si>
+    <t>3.3.90.30.36</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO SRP</t>
+  </si>
+  <si>
+    <t>250/2026</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...26 lines deleted...]
-    <t>CUSTEIO</t>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401028 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.417,90</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 7.938,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401028 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>02049</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>02276</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301001 | Data: 01/03/2026 | Vl. Empenhado: R$ 44.957,94 | Vl. Liquidado: R$ 44.957,94 | Vl. Pago: R$ 44.957,94</t>
+  </si>
+  <si>
+    <t>COELHO E BARBOSA LTDA - EPP</t>
+  </si>
+  <si>
+    <t>54.441.797/0001-91</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99</t>
+  </si>
+  <si>
+    <t>249/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301001 (17 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.055,50</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 4.256,00</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.580,00</t>
+  </si>
+  <si>
+    <t>R$ 1.119,60</t>
+  </si>
+  <si>
+    <t>R$ 1.229,28</t>
+  </si>
+  <si>
+    <t>R$ 1.398,26</t>
+  </si>
+  <si>
+    <t>R$ 3.758,00</t>
+  </si>
+  <si>
+    <t>R$ 4.037,80</t>
+  </si>
+  <si>
+    <t>R$ 95,00</t>
+  </si>
+  <si>
+    <t>R$ 560,00</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 3.835,00</t>
+  </si>
+  <si>
+    <t>R$ 4.172,00</t>
+  </si>
+  <si>
+    <t>R$ 2.056,90</t>
+  </si>
+  <si>
+    <t>R$ 3.168,60</t>
+  </si>
+  <si>
+    <t>R$ 7.807,30</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.543,70</t>
+  </si>
+  <si>
+    <t>R$ 1.285,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301001 (17 registro(s))</t>
+  </si>
+  <si>
+    <t>01913</t>
+  </si>
+  <si>
+    <t>02310</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>02304</t>
+  </si>
+  <si>
+    <t>02313</t>
+  </si>
+  <si>
+    <t>02317</t>
+  </si>
+  <si>
+    <t>02305</t>
+  </si>
+  <si>
+    <t>02306</t>
+  </si>
+  <si>
+    <t>02308</t>
+  </si>
+  <si>
+    <t>02307</t>
+  </si>
+  <si>
+    <t>02244</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>03167</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>03166</t>
+  </si>
+  <si>
+    <t>03164</t>
+  </si>
+  <si>
+    <t>03165</t>
+  </si>
+  <si>
+    <t>03168</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>03113</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>03114</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401018 | Data: 01/04/2026 | Vl. Empenhado: R$ 131.124,90 | Vl. Liquidado: R$ 131.124,90 | Vl. Pago: R$ 131.124,90</t>
+  </si>
+  <si>
+    <t>ALEANDRO GONÇALVES PASSARINHO - EPP</t>
+  </si>
+  <si>
+    <t>00.795.813/0001-15</t>
+  </si>
+  <si>
+    <t>248/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401018 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 29.055,00</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 35.003,00</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 10.127,80</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 7.875,00</t>
+  </si>
+  <si>
+    <t>R$ 9.404,60</t>
+  </si>
+  <si>
+    <t>R$ 11.873,00</t>
+  </si>
+  <si>
+    <t>R$ 11.006,50</t>
+  </si>
+  <si>
+    <t>R$ 16.780,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401018 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>02030</t>
+  </si>
+  <si>
+    <t>02038</t>
+  </si>
+  <si>
+    <t>02275</t>
+  </si>
+  <si>
+    <t>03161</t>
+  </si>
+  <si>
+    <t>03160</t>
+  </si>
+  <si>
+    <t>03162</t>
+  </si>
+  <si>
+    <t>03159</t>
+  </si>
+  <si>
+    <t>03163</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301022 | Data: 01/03/2026 | Vl. Empenhado: R$ 10.587,00 | Vl. Liquidado: R$ 10.587,00 | Vl. Pago: R$ 10.587,00</t>
+  </si>
+  <si>
+    <t>VITUR AGENCIA DE VIAGENS LTDA - ME</t>
+  </si>
+  <si>
+    <t>38.268.188/0001-26</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99</t>
+  </si>
+  <si>
+    <t>404/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>R$ 10.587,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01914</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 801003 | Data: 01/08/2025 | Vl. Empenhado: R$ 15.758,49 | Vl. Liquidado: R$ 15.758,49 | Vl. Pago: R$ 15.758,49</t>
+  </si>
+  <si>
+    <t>SALUT HOSPITALAR LTDA - EPP</t>
+  </si>
+  <si>
+    <t>25.210.848/0001-76</t>
+  </si>
+  <si>
+    <t>245/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 801003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 15.758,49</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 801003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01894</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 304003 | Data: 04/03/2026 | Vl. Empenhado: R$ 105.258,17 | Vl. Liquidado: R$ 105.258,17 | Vl. Pago: R$ 105.258,17</t>
+  </si>
+  <si>
+    <t>J P A JUNIOR COM. ATACADISTA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>22.140.414/0001-59</t>
+  </si>
+  <si>
+    <t>251/2026</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 304003 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 9.595,36</t>
+  </si>
+  <si>
+    <t>R$ 32.644,75</t>
+  </si>
+  <si>
+    <t>R$ 10.835,16</t>
+  </si>
+  <si>
+    <t>R$ 16.223,94</t>
+  </si>
+  <si>
+    <t>R$ 13.810,19</t>
+  </si>
+  <si>
+    <t>R$ 7.099,43</t>
+  </si>
+  <si>
+    <t>R$ 8.756,90</t>
+  </si>
+  <si>
+    <t>R$ 6.292,44</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 304003 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>02271</t>
+  </si>
+  <si>
+    <t>02272</t>
+  </si>
+  <si>
+    <t>02273</t>
+  </si>
+  <si>
+    <t>02274</t>
+  </si>
+  <si>
+    <t>03115</t>
+  </si>
+  <si>
+    <t>03117</t>
+  </si>
+  <si>
+    <t>03119</t>
+  </si>
+  <si>
+    <t>03121</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -472,193 +1003,1978 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D152" sqref="D152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>22473</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>22515</v>
+      </c>
+      <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" t="s">
+        <v>40</v>
+      </c>
+      <c r="F30" t="s">
+        <v>41</v>
+      </c>
+      <c r="G30" t="s">
+        <v>42</v>
+      </c>
+      <c r="H30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" t="s">
+        <v>47</v>
+      </c>
+      <c r="E31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" t="s">
+        <v>72</v>
+      </c>
+      <c r="H31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>120</v>
+      </c>
+      <c r="B36" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>151</v>
+      </c>
+      <c r="B40" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>146</v>
+      </c>
+      <c r="B41" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>150</v>
+      </c>
+      <c r="B42" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>148</v>
+      </c>
+      <c r="B43" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>149</v>
+      </c>
+      <c r="B44" t="s">
+        <v>77</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>147</v>
+      </c>
+      <c r="B45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>165</v>
+      </c>
+      <c r="B46" t="s">
+        <v>86</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>162</v>
+      </c>
+      <c r="B47" t="s">
+        <v>86</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>164</v>
+      </c>
+      <c r="B48" t="s">
+        <v>86</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>161</v>
+      </c>
+      <c r="B49" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>158</v>
+      </c>
+      <c r="B50" t="s">
+        <v>86</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>168</v>
+      </c>
+      <c r="B51" t="s">
+        <v>92</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>167</v>
+      </c>
+      <c r="B52" t="s">
+        <v>92</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="8"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="8"/>
+      <c r="E54" s="8"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" t="s">
+        <v>69</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E56" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" t="s">
+        <v>98</v>
+      </c>
+      <c r="C57" t="s">
+        <v>69</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="E57" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C58" t="s">
+        <v>69</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="E58" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>100</v>
+      </c>
+      <c r="B59" t="s">
+        <v>98</v>
+      </c>
+      <c r="C59" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E59" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>101</v>
+      </c>
+      <c r="B60" t="s">
+        <v>98</v>
+      </c>
+      <c r="C60" t="s">
+        <v>69</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E60" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>102</v>
+      </c>
+      <c r="B61" t="s">
+        <v>98</v>
+      </c>
+      <c r="C61" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="E61" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>103</v>
+      </c>
+      <c r="B62" t="s">
+        <v>98</v>
+      </c>
+      <c r="C62" t="s">
+        <v>69</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>104</v>
+      </c>
+      <c r="B63" t="s">
+        <v>98</v>
+      </c>
+      <c r="C63" t="s">
+        <v>69</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>105</v>
+      </c>
+      <c r="B64" t="s">
+        <v>98</v>
+      </c>
+      <c r="C64" t="s">
+        <v>69</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E64" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>106</v>
+      </c>
+      <c r="B65" t="s">
+        <v>107</v>
+      </c>
+      <c r="C65" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E65" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>108</v>
+      </c>
+      <c r="B66" t="s">
+        <v>109</v>
+      </c>
+      <c r="C66" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>110</v>
+      </c>
+      <c r="B67" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E67" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>111</v>
+      </c>
+      <c r="B68" t="s">
+        <v>109</v>
+      </c>
+      <c r="C68" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E68" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>112</v>
+      </c>
+      <c r="B69" t="s">
+        <v>109</v>
+      </c>
+      <c r="C69" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>113</v>
+      </c>
+      <c r="B70" t="s">
+        <v>114</v>
+      </c>
+      <c r="C70" t="s">
+        <v>69</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="E70" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>115</v>
+      </c>
+      <c r="B71" t="s">
+        <v>116</v>
+      </c>
+      <c r="C71" t="s">
+        <v>69</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E71" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>117</v>
+      </c>
+      <c r="B72" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" t="s">
+        <v>69</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E72" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" t="s">
+        <v>37</v>
+      </c>
+      <c r="C75" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75" t="s">
+        <v>39</v>
+      </c>
+      <c r="E75" t="s">
+        <v>40</v>
+      </c>
+      <c r="F75" t="s">
+        <v>41</v>
+      </c>
+      <c r="G75" t="s">
+        <v>42</v>
+      </c>
+      <c r="H75" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>119</v>
+      </c>
+      <c r="B76" t="s">
+        <v>120</v>
+      </c>
+      <c r="C76" t="s">
+        <v>71</v>
+      </c>
+      <c r="D76" t="s">
+        <v>47</v>
+      </c>
+      <c r="E76" t="s">
+        <v>48</v>
+      </c>
+      <c r="F76" t="s">
+        <v>49</v>
+      </c>
+      <c r="G76" t="s">
+        <v>121</v>
+      </c>
+      <c r="H76" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6"/>
+      <c r="G77" s="6"/>
+      <c r="H77" s="6"/>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>54</v>
+      </c>
+      <c r="B80" t="s">
+        <v>55</v>
+      </c>
+      <c r="C80" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>14565</v>
+      </c>
+      <c r="B81" t="s">
+        <v>123</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>14566</v>
+      </c>
+      <c r="B82" t="s">
+        <v>125</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>14587</v>
+      </c>
+      <c r="B83" t="s">
+        <v>127</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>14605</v>
+      </c>
+      <c r="B84" t="s">
+        <v>129</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>14604</v>
+      </c>
+      <c r="B85" t="s">
+        <v>129</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>14603</v>
+      </c>
+      <c r="B86" t="s">
+        <v>129</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>14602</v>
+      </c>
+      <c r="B87" t="s">
+        <v>129</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>14610</v>
+      </c>
+      <c r="B88" t="s">
+        <v>129</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B90" s="8"/>
+      <c r="C90" s="8"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="8"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" t="s">
+        <v>62</v>
+      </c>
+      <c r="C91" t="s">
+        <v>36</v>
+      </c>
+      <c r="D91" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>136</v>
+      </c>
+      <c r="B92" t="s">
+        <v>56</v>
+      </c>
+      <c r="C92" t="s">
+        <v>119</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="E92" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>137</v>
+      </c>
+      <c r="B93" t="s">
+        <v>56</v>
+      </c>
+      <c r="C93" t="s">
+        <v>119</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="E93" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>138</v>
+      </c>
+      <c r="B94" t="s">
+        <v>127</v>
+      </c>
+      <c r="C94" t="s">
+        <v>119</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="E94" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>139</v>
+      </c>
+      <c r="B95" t="s">
+        <v>129</v>
+      </c>
+      <c r="C95" t="s">
+        <v>119</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="E95" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>140</v>
+      </c>
+      <c r="B96" t="s">
+        <v>129</v>
+      </c>
+      <c r="C96" t="s">
+        <v>119</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E96" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>141</v>
+      </c>
+      <c r="B97" t="s">
+        <v>129</v>
+      </c>
+      <c r="C97" t="s">
+        <v>119</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="E97" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>142</v>
+      </c>
+      <c r="B98" t="s">
+        <v>129</v>
+      </c>
+      <c r="C98" t="s">
+        <v>119</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="E98" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>143</v>
+      </c>
+      <c r="B99" t="s">
+        <v>86</v>
+      </c>
+      <c r="C99" t="s">
+        <v>119</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="E99" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B101" s="3"/>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>36</v>
+      </c>
+      <c r="B102" t="s">
+        <v>37</v>
+      </c>
+      <c r="C102" t="s">
+        <v>38</v>
+      </c>
+      <c r="D102" t="s">
+        <v>39</v>
+      </c>
+      <c r="E102" t="s">
+        <v>40</v>
+      </c>
+      <c r="F102" t="s">
+        <v>41</v>
+      </c>
+      <c r="G102" t="s">
+        <v>42</v>
+      </c>
+      <c r="H102" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>145</v>
+      </c>
+      <c r="B103" t="s">
+        <v>146</v>
+      </c>
+      <c r="C103" t="s">
+        <v>147</v>
+      </c>
+      <c r="D103" t="s">
+        <v>47</v>
+      </c>
+      <c r="E103" t="s">
+        <v>48</v>
+      </c>
+      <c r="F103" t="s">
+        <v>49</v>
+      </c>
+      <c r="G103" t="s">
+        <v>148</v>
+      </c>
+      <c r="H103" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
+      <c r="D104" s="6"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="6"/>
+      <c r="G104" s="6"/>
+      <c r="H104" s="6"/>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B106" s="7"/>
+      <c r="C106" s="7"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>54</v>
+      </c>
+      <c r="B107" t="s">
+        <v>55</v>
+      </c>
+      <c r="C107" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>46</v>
+      </c>
+      <c r="B108" t="s">
+        <v>150</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B110" s="8"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="8"/>
+      <c r="E110" s="8"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B111" t="s">
+        <v>62</v>
+      </c>
+      <c r="C111" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111" t="s">
+        <v>25</v>
+      </c>
+      <c r="E111" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>153</v>
+      </c>
+      <c r="B112" t="s">
+        <v>150</v>
+      </c>
+      <c r="C112" t="s">
+        <v>145</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E112" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B114" s="3"/>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3"/>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>36</v>
+      </c>
+      <c r="B115" t="s">
+        <v>37</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115" t="s">
+        <v>39</v>
+      </c>
+      <c r="E115" t="s">
+        <v>40</v>
+      </c>
+      <c r="F115" t="s">
+        <v>41</v>
+      </c>
+      <c r="G115" t="s">
+        <v>42</v>
+      </c>
+      <c r="H115" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>155</v>
+      </c>
+      <c r="B116" t="s">
+        <v>156</v>
+      </c>
+      <c r="C116" t="s">
+        <v>46</v>
+      </c>
+      <c r="D116" t="s">
+        <v>47</v>
+      </c>
+      <c r="E116" t="s">
+        <v>48</v>
+      </c>
+      <c r="F116" t="s">
+        <v>49</v>
+      </c>
+      <c r="G116" t="s">
+        <v>157</v>
+      </c>
+      <c r="H116" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B117" s="6"/>
+      <c r="C117" s="6"/>
+      <c r="D117" s="6"/>
+      <c r="E117" s="6"/>
+      <c r="F117" s="6"/>
+      <c r="G117" s="6"/>
+      <c r="H117" s="6"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B119" s="7"/>
+      <c r="C119" s="7"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>54</v>
+      </c>
+      <c r="B120" t="s">
+        <v>55</v>
+      </c>
+      <c r="C120" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>3327</v>
+      </c>
+      <c r="B121" t="s">
+        <v>159</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B123" s="8"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="8"/>
+      <c r="E123" s="8"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>61</v>
+      </c>
+      <c r="B124" t="s">
+        <v>62</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124" t="s">
+        <v>25</v>
+      </c>
+      <c r="E124" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>162</v>
+      </c>
+      <c r="B125" t="s">
+        <v>163</v>
+      </c>
+      <c r="C125" t="s">
+        <v>155</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E125" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B127" s="3"/>
+      <c r="C127" s="3"/>
+      <c r="D127" s="3"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>36</v>
+      </c>
+      <c r="B128" t="s">
+        <v>37</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" t="s">
+        <v>39</v>
+      </c>
+      <c r="E128" t="s">
+        <v>40</v>
+      </c>
+      <c r="F128" t="s">
+        <v>41</v>
+      </c>
+      <c r="G128" t="s">
+        <v>42</v>
+      </c>
+      <c r="H128" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>165</v>
+      </c>
+      <c r="B129" t="s">
+        <v>166</v>
+      </c>
+      <c r="C129" t="s">
+        <v>46</v>
+      </c>
+      <c r="D129" t="s">
+        <v>47</v>
+      </c>
+      <c r="E129" t="s">
+        <v>48</v>
+      </c>
+      <c r="F129" t="s">
+        <v>49</v>
+      </c>
+      <c r="G129" t="s">
+        <v>167</v>
+      </c>
+      <c r="H129" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B130" s="6"/>
+      <c r="C130" s="6"/>
+      <c r="D130" s="6"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="6"/>
+      <c r="G130" s="6"/>
+      <c r="H130" s="6"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B132" s="7"/>
+      <c r="C132" s="7"/>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>54</v>
+      </c>
+      <c r="B133" t="s">
+        <v>55</v>
+      </c>
+      <c r="C133" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>804</v>
+      </c>
+      <c r="B134" t="s">
+        <v>169</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>799</v>
+      </c>
+      <c r="B135" t="s">
+        <v>58</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>805</v>
+      </c>
+      <c r="B136" t="s">
+        <v>169</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>806</v>
+      </c>
+      <c r="B137" t="s">
+        <v>169</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>832</v>
+      </c>
+      <c r="B138" t="s">
+        <v>129</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>833</v>
+      </c>
+      <c r="B139" t="s">
+        <v>129</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>830</v>
+      </c>
+      <c r="B140" t="s">
+        <v>129</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>834</v>
+      </c>
+      <c r="B141" t="s">
+        <v>86</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B143" s="8"/>
+      <c r="C143" s="8"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>61</v>
+      </c>
+      <c r="B144" t="s">
+        <v>62</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144" t="s">
+        <v>25</v>
+      </c>
+      <c r="E144" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>179</v>
+      </c>
+      <c r="B145" t="s">
+        <v>169</v>
+      </c>
+      <c r="C145" t="s">
+        <v>165</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E145" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>180</v>
+      </c>
+      <c r="B146" t="s">
+        <v>58</v>
+      </c>
+      <c r="C146" t="s">
+        <v>165</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E146" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>181</v>
+      </c>
+      <c r="B147" t="s">
+        <v>58</v>
+      </c>
+      <c r="C147" t="s">
+        <v>165</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E147" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>182</v>
+      </c>
+      <c r="B148" t="s">
+        <v>58</v>
+      </c>
+      <c r="C148" t="s">
+        <v>165</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E148" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>183</v>
+      </c>
+      <c r="B149" t="s">
+        <v>116</v>
+      </c>
+      <c r="C149" t="s">
+        <v>165</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E149" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>184</v>
+      </c>
+      <c r="B150" t="s">
+        <v>116</v>
+      </c>
+      <c r="C150" t="s">
+        <v>165</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="E150" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>185</v>
+      </c>
+      <c r="B151" t="s">
+        <v>116</v>
+      </c>
+      <c r="C151" t="s">
+        <v>165</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E151" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>186</v>
+      </c>
+      <c r="B152" t="s">
+        <v>116</v>
+      </c>
+      <c r="C152" t="s">
+        <v>165</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E152" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A32:H32"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="A74:H74"/>
+    <mergeCell ref="A77:H77"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A90:E90"/>
+    <mergeCell ref="A101:H101"/>
+    <mergeCell ref="A104:H104"/>
+    <mergeCell ref="A106:C106"/>
+    <mergeCell ref="A110:E110"/>
+    <mergeCell ref="A114:H114"/>
+    <mergeCell ref="A117:H117"/>
+    <mergeCell ref="A119:C119"/>
+    <mergeCell ref="A123:E123"/>
+    <mergeCell ref="A127:H127"/>
+    <mergeCell ref="A130:H130"/>
+    <mergeCell ref="A132:C132"/>
+    <mergeCell ref="A143:E143"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>