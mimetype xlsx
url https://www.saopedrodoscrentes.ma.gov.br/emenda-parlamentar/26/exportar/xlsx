--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -38,69 +38,69 @@
   <si>
     <t>EMENDA PARLAMENTAR — JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>202342120003/2023</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
-    <t>Individual</t>
+    <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SÃO PEDRO DOS CRENTES</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 100.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>