--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -38,69 +38,69 @@
   <si>
     <t>EMENDA PARLAMENTAR — DEP. JOSIVALDO JP — Nº 202442120003/2024</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>DEP. JOSIVALDO JP</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>202442120003/2024</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
-    <t>Individual</t>
+    <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
+    <t>ENCARGOS ESPECIAS</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>SÃO PEDRO DOS CRENTES</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 1.200.000,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>