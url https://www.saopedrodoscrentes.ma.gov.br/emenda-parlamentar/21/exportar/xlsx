--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
   <si>
     <t>EMENDA PARLAMENTAR — COMISSAO SAUDE — Nº 018768/2024</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>COMISSAO SAUDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>018768/2024</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -77,130 +77,1456 @@
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 447.327,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 441.073,18</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>98,6%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>57347 / 10857X</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>PAB CUSTEIO</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 113005 | Data: 13/01/2025 | Vl. Empenhado: R$ 57.779,71 | Vl. Liquidado: R$ 57.779,71 | Vl. Pago: R$ 57.779,71</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>L N COMBUSTIVEIS LTDA - EPP</t>
+  </si>
+  <si>
+    <t>09.225.609/0001-33</t>
+  </si>
+  <si>
+    <t>3.3.90.30.01</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRONICO SRP</t>
+  </si>
+  <si>
+    <t>041/2025</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...26 lines deleted...]
-    <t>PAB CUSTEIO</t>
+    <t>Descrição:Contratação de empresa para fornecimento Parcelado de Combustíveis (diesel comum/diesel s- 10/gasolina comum) à frota de veículos e máquinas pertencentes e/ou alugados à prefeitura de São Pedro dos Crentes-Ma.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 113005 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 6.231,15</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.556,96</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.095,30</t>
+  </si>
+  <si>
+    <t>R$ 5.605,64</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.214,04</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.065,32</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.909,44</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.101,86</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 113005 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 210023 | Data: 10/02/2025 | Vl. Empenhado: R$ 5.900,00 | Vl. Liquidado: R$ 5.900,00 | Vl. Pago: R$ 5.900,00</t>
+  </si>
+  <si>
+    <t>HALLYSSON DOURADO DA SILVA</t>
+  </si>
+  <si>
+    <t>030.086.793-07</t>
+  </si>
+  <si>
+    <t>3.3.90.36.30</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos pediatra 01/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 210023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>RECIBO</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.900,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 210023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 210025 | Data: 10/02/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>HORÁCIO JORGE DE MACEDO SEGUNDO</t>
+  </si>
+  <si>
+    <t>046.057.923-17</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos ortopedista 01/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 210025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 210025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 210026 | Data: 10/02/2025 | Vl. Empenhado: R$ 8.500,00 | Vl. Liquidado: R$ 8.500,00 | Vl. Pago: R$ 8.500,00</t>
+  </si>
+  <si>
+    <t>VENANCIO ARRUDA COELHO</t>
+  </si>
+  <si>
+    <t>046.372.333-30</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, psiquiatra 01/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 210026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.500,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 210026 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 210027 | Data: 10/02/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>AMANDA KARINE SANTOS FIRMO</t>
+  </si>
+  <si>
+    <t>605.032.633-97</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, ginecologista 01/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 210027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 210027 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 211009 | Data: 11/02/2025 | Vl. Empenhado: R$ 1.930,92 | Vl. Liquidado: R$ 1.930,92 | Vl. Pago: R$ 1.930,92</t>
+  </si>
+  <si>
+    <t>O C E TORRES LTDA - EPP</t>
+  </si>
+  <si>
+    <t>50.979.927/0001-93</t>
+  </si>
+  <si>
+    <t>3.3.90.30.10</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRONICO</t>
+  </si>
+  <si>
+    <t>195/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimentos de materiais odontológicos para atender as necessidades da Secretaria de Saúde do município de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 211009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.930,92</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 211009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 201002 | Data: 01/02/2025 | Vl. Empenhado: R$ 34.802,58 | Vl. Liquidado: R$ 34.802,58 | Vl. Pago: R$ 34.802,58</t>
+  </si>
+  <si>
+    <t>ILTON S FERREIRA COMBUSTIVEIS EIRELI</t>
+  </si>
+  <si>
+    <t>28.493.367/0001-03</t>
+  </si>
+  <si>
+    <t>036/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 201002 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.211,83</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.794,75</t>
+  </si>
+  <si>
+    <t>R$ 11.658,60</t>
+  </si>
+  <si>
+    <t>R$ 9.137,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 201002 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301001 | Data: 01/03/2025 | Vl. Empenhado: R$ 21.951,33 | Vl. Liquidado: R$ 21.951,33 | Vl. Pago: R$ 21.951,33</t>
+  </si>
+  <si>
+    <t>J V DA SILVA MATERIAIS DE CONSTRUÇÃO - ME</t>
+  </si>
+  <si>
+    <t>11.454.699/0001-86</t>
+  </si>
+  <si>
+    <t>3.3.90.30.21</t>
+  </si>
+  <si>
+    <t>064/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de limpeza e utensílios de copa e cozinha para atender as necessidades de diversas secretarias do Município.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301001 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.597,90</t>
+  </si>
+  <si>
+    <t>R$ 7.110,67</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 4.560,44</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.682,32</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301001 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 310001 | Data: 10/03/2025 | Vl. Empenhado: R$ 5.900,00 | Vl. Liquidado: R$ 5.900,00 | Vl. Pago: R$ 5.900,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos pediatra 02/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 310001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 310001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 310002 | Data: 10/03/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos ortopedista 02/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 310002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 310002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 310004 | Data: 10/03/2025 | Vl. Empenhado: R$ 8.500,00 | Vl. Liquidado: R$ 8.500,00 | Vl. Pago: R$ 8.500,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, psiquiatra 02/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 310004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 310004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 310005 | Data: 10/03/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, ginecologista 02/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 310005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 310005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401019 | Data: 01/04/2025 | Vl. Empenhado: R$ 8.814,10 | Vl. Liquidado: R$ 8.814,10 | Vl. Pago: R$ 8.814,10</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99</t>
+  </si>
+  <si>
+    <t>101/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de construção, elétricos e hidráulicos, para atender as necessidades das secretarias do município de São Pedro dos Crentes-Ma.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401019 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.525,90</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 4.288,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401019 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301004 | Data: 01/03/2025 | Vl. Empenhado: R$ 7.892,80 | Vl. Liquidado: R$ 7.892,80 | Vl. Pago: R$ 7.892,80</t>
+  </si>
+  <si>
+    <t>J V DA SILVA MAT. DE CONSTRUÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>3.3.90.30.07</t>
+  </si>
+  <si>
+    <t>166/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa Contratação de empresa para fornecimento de gêneros alimentícios para atender as necessidades de diversas secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301004 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.470,00</t>
+  </si>
+  <si>
+    <t>R$ 1.681,80</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 3.741,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301004 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 423012 | Data: 23/04/2025 | Vl. Empenhado: R$ 2.428,62 | Vl. Liquidado: R$ 2.428,62 | Vl. Pago: R$ 2.428,62</t>
+  </si>
+  <si>
+    <t>EQUATORIAL MARANHAO DISTRIBUIDORA DE ENERGIA S.A</t>
+  </si>
+  <si>
+    <t>06.272.793/0001-84</t>
+  </si>
+  <si>
+    <t>3.3.90.39.43</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que empenha ref a serviços de energia elétrica ubs ref a 02/2025 deste município.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 423012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>FATURA</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 2.428,62</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 423012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 402009 | Data: 02/04/2025 | Vl. Empenhado: R$ 2.820,91 | Vl. Liquidado: R$ 2.820,91 | Vl. Pago: R$ 2.820,91</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 402009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.820,91</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 402009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401016 | Data: 01/04/2025 | Vl. Empenhado: R$ 2.073,57 | Vl. Liquidado: R$ 2.073,57 | Vl. Pago: R$ 2.073,57</t>
+  </si>
+  <si>
+    <t>R C DA SILVA COMERCIO - EPP</t>
+  </si>
+  <si>
+    <t>17.796.154/0001-34</t>
+  </si>
+  <si>
+    <t>182/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de gêneros alimentícios para atender as necessidades de diversas secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401016 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.169,17</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 904,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401016 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401002 | Data: 01/04/2025 | Vl. Empenhado: R$ 26.715,24 | Vl. Liquidado: R$ 26.715,24 | Vl. Pago: R$ 26.715,24</t>
+  </si>
+  <si>
+    <t>J P A JUNIOR COM. ATACADISTA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>22.140.414/0001-59</t>
+  </si>
+  <si>
+    <t>3.3.90.30.36</t>
+  </si>
+  <si>
+    <t>243/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimentos de Medicamentos em Geral, Insumos, Materiais Hospitalares, Radiológicos, Laboratoriais e Medicamentos para a Farmácia Básica para atender as necessidades da Secretaria de Saúde do município e seus programas.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 21.960,87</t>
+  </si>
+  <si>
+    <t>R$ 4.754,37</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301005 | Data: 01/03/2025 | Vl. Empenhado: R$ 13.594,96 | Vl. Liquidado: R$ 13.594,96 | Vl. Pago: R$ 13.594,96</t>
+  </si>
+  <si>
+    <t>F C S DE JESUS AUTOPEÇAS E SERVIÇOS LTDA - EPP</t>
+  </si>
+  <si>
+    <t>53.040.702/0001-65</t>
+  </si>
+  <si>
+    <t>3.3.90.30.39</t>
+  </si>
+  <si>
+    <t>191/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de peças para a frota de veículos e máquinas do município de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.385,73</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 6.209,23</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401018 | Data: 01/04/2025 | Vl. Empenhado: R$ 9.175,00 | Vl. Liquidado: R$ 9.175,00 | Vl. Pago: R$ 9.175,00</t>
+  </si>
+  <si>
+    <t>SELMA S TELES PRODUÇÕES GRAFICAS</t>
+  </si>
+  <si>
+    <t>05.222.115/0001-44</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99</t>
+  </si>
+  <si>
+    <t>232/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de serviços gráficos, para atender as necessidades das secretarias do município São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 9.175,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401005 | Data: 01/04/2025 | Vl. Empenhado: R$ 16.388,62 | Vl. Liquidado: R$ 16.388,62 | Vl. Pago: R$ 16.388,62</t>
+  </si>
+  <si>
+    <t>D. R. REPRESENTAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>04.954.908/0001-95</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401005 (5 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.651,37</t>
+  </si>
+  <si>
+    <t>R$ 3.607,06</t>
+  </si>
+  <si>
+    <t>R$ 3.622,45</t>
+  </si>
+  <si>
+    <t>R$ 6.419,84</t>
+  </si>
+  <si>
+    <t>R$ 1.087,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401005 (5 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 410025 | Data: 10/04/2025 | Vl. Empenhado: R$ 5.900,00 | Vl. Liquidado: R$ 5.900,00 | Vl. Pago: R$ 5.900,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos pediatra 03/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 410025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 410025 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401015 | Data: 01/04/2025 | Vl. Empenhado: R$ 1.630,96 | Vl. Liquidado: R$ 1.630,96 | Vl. Pago: R$ 1.630,96</t>
+  </si>
+  <si>
+    <t>FORT CLEAN - DISTRIBUIDORA LTDA/EPP</t>
+  </si>
+  <si>
+    <t>22.525.037/0001-76</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401015 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 417,46</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.213,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401015 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 410023 | Data: 10/04/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos ortopedista 03/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 410023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 410023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 410024 | Data: 10/04/2025 | Vl. Empenhado: R$ 8.500,00 | Vl. Liquidado: R$ 8.500,00 | Vl. Pago: R$ 8.500,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, psiquiatra 03/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 410024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 410024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401006 | Data: 01/04/2025 | Vl. Empenhado: R$ 1.429,89 | Vl. Liquidado: R$ 1.429,89 | Vl. Pago: R$ 1.429,89</t>
+  </si>
+  <si>
+    <t>W M VARGAS DISTRIBUIDORA - EPP</t>
+  </si>
+  <si>
+    <t>38.574.868/0001-78</t>
+  </si>
+  <si>
+    <t>126/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de gás liquefeito de petróleo (GLP) em botijão de 13kg, para atender as necessidades das secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 909,93</t>
+  </si>
+  <si>
+    <t>R$ 519,96</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401006 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401003 | Data: 01/04/2025 | Vl. Empenhado: R$ 3.782,50 | Vl. Liquidado: R$ 3.782,50 | Vl. Pago: R$ 3.782,50</t>
+  </si>
+  <si>
+    <t>COELHO E BARBOSA LTDA</t>
+  </si>
+  <si>
+    <t>54.441.797/0001-91</t>
+  </si>
+  <si>
+    <t>241/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimentos de Medicamentos em Geral, Insumos, Materiais Hospitalares, Radiológicos, Laboratoriais e Medicamentos para a Farmácia Básica para atender as necessidades da Secretaria de Saúde do município e seus programas</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401003 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.416,00</t>
+  </si>
+  <si>
+    <t>R$ 2.121,60</t>
+  </si>
+  <si>
+    <t>R$ 244,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401003 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 410022 | Data: 10/04/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, ginecologista 03/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 410022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 410022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301003 | Data: 01/03/2025 | Vl. Empenhado: R$ 64.236,31 | Vl. Liquidado: R$ 64.236,31 | Vl. Pago: R$ 64.236,31</t>
+  </si>
+  <si>
+    <t>ALEANDRO GONÇALVES PASSARINHO</t>
+  </si>
+  <si>
+    <t>00.795.813/0001-15</t>
+  </si>
+  <si>
+    <t>238/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301003 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 13.237,90</t>
+  </si>
+  <si>
+    <t>R$ 1.534,00</t>
+  </si>
+  <si>
+    <t>R$ 13.454,50</t>
+  </si>
+  <si>
+    <t>R$ 5.240,40</t>
+  </si>
+  <si>
+    <t>R$ 5.844,22</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 15.759,44</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.562,00</t>
+  </si>
+  <si>
+    <t>R$ 7.603,85</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301003 (8 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401020 | Data: 01/04/2025 | Vl. Empenhado: R$ 7.658,00 | Vl. Liquidado: R$ 7.658,00 | Vl. Pago: R$ 7.658,00</t>
+  </si>
+  <si>
+    <t>REINO DAS BATERIAIS E LUBRIFICANTES LTDA - ME</t>
+  </si>
+  <si>
+    <t>33.649.988/0001-73</t>
+  </si>
+  <si>
+    <t>262/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de baterias para a frota de veículos e máquinas do município de São Pedro dos Crentes – MA..</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>R$ 7.658,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401008 | Data: 01/04/2025 | Vl. Empenhado: R$ 1.540,00 | Vl. Liquidado: R$ 1.540,00 | Vl. Pago: R$ 1.540,00</t>
+  </si>
+  <si>
+    <t>DESTAK CAR COMERCIO E SERVIÇOS LTDA - ME</t>
+  </si>
+  <si>
+    <t>21.087.030/0001-57</t>
+  </si>
+  <si>
+    <t>207/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de pneus, para a frota de veículos e máquinas do Município de São Pedro dos Crentes/MA..</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.540,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401010 | Data: 01/04/2025 | Vl. Empenhado: R$ 2.559,55 | Vl. Liquidado: R$ 2.559,55 | Vl. Pago: R$ 2.559,55</t>
+  </si>
+  <si>
+    <t>N M JORGE MINIMERCADOS - ME</t>
+  </si>
+  <si>
+    <t>14.144.748/0001-72</t>
+  </si>
+  <si>
+    <t>068/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.559,55</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401012 | Data: 01/04/2025 | Vl. Empenhado: R$ 3.150,00 | Vl. Liquidado: R$ 3.150,00 | Vl. Pago: R$ 3.150,00</t>
+  </si>
+  <si>
+    <t>E. DOS S. NASCIMENTO LTDA - ME</t>
+  </si>
+  <si>
+    <t>29.788.219/0001-89</t>
+  </si>
+  <si>
+    <t>290/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para prestação de serviços de limpeza de fossa, para atender as secretarias municipais do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.150,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401014 | Data: 01/04/2025 | Vl. Empenhado: R$ 15.496,17 | Vl. Liquidado: R$ 15.496,17 | Vl. Pago: R$ 15.496,17</t>
+  </si>
+  <si>
+    <t>DISTRIBUIDORA VISUAL LTDA - ME</t>
+  </si>
+  <si>
+    <t>55.800.178/0001-09</t>
+  </si>
+  <si>
+    <t>224/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401014 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.801,60</t>
+  </si>
+  <si>
+    <t>R$ 4.284,13</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 9.410,44</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401014 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401007 | Data: 01/04/2025 | Vl. Empenhado: R$ 14.036,98 | Vl. Liquidado: R$ 14.036,98 | Vl. Pago: R$ 14.036,98</t>
+  </si>
+  <si>
+    <t>JF LOCAÇOES DE VEICULOS E MAQUINAS LTDA-ME</t>
+  </si>
+  <si>
+    <t>36.789.339/0001-66</t>
+  </si>
+  <si>
+    <t>195/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.088,85</t>
+  </si>
+  <si>
+    <t>R$ 6.948,13</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401007 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501013 | Data: 01/05/2025 | Vl. Empenhado: R$ 1.521,00 | Vl. Liquidado: R$ 1.521,00 | Vl. Pago: R$ 1.521,00</t>
+  </si>
+  <si>
+    <t>E C DA SILVA EIRELI</t>
+  </si>
+  <si>
+    <t>32.547.417/0001-65</t>
+  </si>
+  <si>
+    <t>318/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para prestação de serviços da frota de veículos leves e pesados, para atender as secretarias municipais da Prefeitura de São Pedro dos Crentes-MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.521,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501013 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501004 | Data: 01/05/2025 | Vl. Empenhado: R$ 4.554,90 | Vl. Liquidado: R$ 4.554,90 | Vl. Pago: R$ 4.554,90</t>
+  </si>
+  <si>
+    <t>V DO N FONSECA - ME</t>
+  </si>
+  <si>
+    <t>25.096.610/0001-61</t>
+  </si>
+  <si>
+    <t>156/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para Aquisição de vidros, janelas e outros, inclusos instalação e manutenção, para atender as Secretarias do Município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>000008</t>
+  </si>
+  <si>
+    <t>R$ 3.955,30</t>
+  </si>
+  <si>
+    <t>R$ 599,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501004 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 509024 | Data: 09/05/2025 | Vl. Empenhado: R$ 8.500,00 | Vl. Liquidado: R$ 8.500,00 | Vl. Pago: R$ 8.500,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, psiquiatra 04/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 509024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 509024 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501005 | Data: 01/05/2025 | Vl. Empenhado: R$ 4.425,00 | Vl. Liquidado: R$ 4.425,00 | Vl. Pago: R$ 4.425,00</t>
+  </si>
+  <si>
+    <t>D C MOURÃO - ME</t>
+  </si>
+  <si>
+    <t>32.124.594/0001-39</t>
+  </si>
+  <si>
+    <t>269/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para prestação de serviços, instalação e manutenção de ar-condicionado, para atender as necessidades das secretarias do município de São Pedro dos Crentes-MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.055,00</t>
+  </si>
+  <si>
+    <t>R$ 1.370,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501005 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 509023 | Data: 09/05/2025 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a prestação de serviços médicos, ginecologista 04/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 509023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 509023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 514005 | Data: 14/05/2025 | Vl. Empenhado: R$ 6.500,00 | Vl. Liquidado: R$ 6.500,00 | Vl. Pago: R$ 6.500,00</t>
+  </si>
+  <si>
+    <t>DOUGLAS BOECHAT DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>693.315.297-91</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha ref a serviço médico anestésico, conforme contrato firmado 05/2025.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 514005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 6.500,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 514005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501010 | Data: 01/05/2025 | Vl. Empenhado: R$ 8.141,00 | Vl. Liquidado: R$ 8.141,00 | Vl. Pago: R$ 8.141,00</t>
+  </si>
+  <si>
+    <t>NEURIVAN MARTINS JORGE</t>
+  </si>
+  <si>
+    <t>04.552.747/0001-03</t>
+  </si>
+  <si>
+    <t>072/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 8.141,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501007 | Data: 01/05/2025 | Vl. Empenhado: R$ 7.999,80 | Vl. Liquidado: R$ 7.999,80 | Vl. Pago: R$ 7.999,80</t>
+  </si>
+  <si>
+    <t>VALDEJEAN JOSE DE CARVALHO SOUSA - ME</t>
+  </si>
+  <si>
+    <t>41.934.608/0001-70</t>
+  </si>
+  <si>
+    <t>329/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 7.999,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501006 | Data: 01/05/2025 | Vl. Empenhado: R$ 5.080,76 | Vl. Liquidado: R$ 5.080,76 | Vl. Pago: R$ 5.080,76</t>
+  </si>
+  <si>
+    <t>I. DE. S. CARDOSO PAPELARIA- ME</t>
+  </si>
+  <si>
+    <t>08.612.410/0001-03</t>
+  </si>
+  <si>
+    <t>3.3.90.30.16</t>
+  </si>
+  <si>
+    <t>148/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de expediente para atender as necessidades das secretarias municipais de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.080,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601024 | Data: 01/06/2025 | Vl. Empenhado: R$ 6.070,00 | Vl. Liquidado: R$ 6.070,00 | Vl. Pago: R$ 6.070,00</t>
+  </si>
+  <si>
+    <t>SALUT HOSPITALAR LTDA - EPP</t>
+  </si>
+  <si>
+    <t>25.210.848/0001-76</t>
+  </si>
+  <si>
+    <t>044/2025</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de Carga de Gás Oxigênio Medicinal, visando atender às necessidades do Hospital Municipal Amâncio Coutinho do município de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601024 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.104,00</t>
+  </si>
+  <si>
+    <t>R$ 1.000,00</t>
+  </si>
+  <si>
+    <t>R$ 1.966,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601024 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501011 | Data: 01/05/2025 | Vl. Empenhado: R$ 883,00 | Vl. Liquidado: R$ 883,00 | Vl. Pago: R$ 883,00</t>
+  </si>
+  <si>
+    <t>GENIVALDO PEREIRA DA SILVA - ME</t>
+  </si>
+  <si>
+    <t>49.667.096/0001-35</t>
+  </si>
+  <si>
+    <t>312/2025</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 883,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501011 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -466,190 +1792,8335 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:H692"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D692" sqref="D692"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>924</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>930</v>
+      </c>
+      <c r="B22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>939</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>938</v>
+      </c>
+      <c r="B24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>948</v>
+      </c>
+      <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>949</v>
+      </c>
+      <c r="B26" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>960</v>
+      </c>
+      <c r="B27" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>970</v>
+      </c>
+      <c r="B28" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="8"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E32" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E35" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B37" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E38" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E39" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" t="s">
+        <v>35</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" t="s">
+        <v>39</v>
+      </c>
+      <c r="G42" t="s">
+        <v>40</v>
+      </c>
+      <c r="H42" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" t="s">
+        <v>46</v>
+      </c>
+      <c r="F43" t="s">
+        <v>45</v>
+      </c>
+      <c r="G43" t="s">
+        <v>45</v>
+      </c>
+      <c r="H43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" t="s">
+        <v>53</v>
+      </c>
+      <c r="C47" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B50" s="8"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="8"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51" t="s">
+        <v>71</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B52" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" t="s">
+        <v>78</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E52" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" t="s">
+        <v>35</v>
+      </c>
+      <c r="C55" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E55" t="s">
+        <v>38</v>
+      </c>
+      <c r="F55" t="s">
+        <v>39</v>
+      </c>
+      <c r="G55" t="s">
+        <v>40</v>
+      </c>
+      <c r="H55" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B56" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" t="s">
+        <v>80</v>
+      </c>
+      <c r="D56" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56" t="s">
+        <v>45</v>
+      </c>
+      <c r="G56" t="s">
+        <v>45</v>
+      </c>
+      <c r="H56" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+      <c r="D57" s="6"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="6"/>
+      <c r="G57" s="6"/>
+      <c r="H57" s="6"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" t="s">
+        <v>53</v>
+      </c>
+      <c r="C60" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61" t="s">
+        <v>84</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>70</v>
+      </c>
+      <c r="B64" t="s">
+        <v>71</v>
+      </c>
+      <c r="C64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" t="s">
+        <v>84</v>
+      </c>
+      <c r="C65" t="s">
+        <v>88</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E65" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>34</v>
+      </c>
+      <c r="B68" t="s">
+        <v>35</v>
+      </c>
+      <c r="C68" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68" t="s">
+        <v>37</v>
+      </c>
+      <c r="E68" t="s">
+        <v>38</v>
+      </c>
+      <c r="F68" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" t="s">
+        <v>40</v>
+      </c>
+      <c r="H68" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>95</v>
+      </c>
+      <c r="B69" t="s">
+        <v>96</v>
+      </c>
+      <c r="C69" t="s">
+        <v>80</v>
+      </c>
+      <c r="D69" t="s">
+        <v>45</v>
+      </c>
+      <c r="E69" t="s">
+        <v>46</v>
+      </c>
+      <c r="F69" t="s">
+        <v>45</v>
+      </c>
+      <c r="G69" t="s">
+        <v>45</v>
+      </c>
+      <c r="H69" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6"/>
+      <c r="G70" s="6"/>
+      <c r="H70" s="6"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>52</v>
+      </c>
+      <c r="B73" t="s">
+        <v>53</v>
+      </c>
+      <c r="C73" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>83</v>
+      </c>
+      <c r="B74" t="s">
+        <v>84</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B76" s="8"/>
+      <c r="C76" s="8"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>70</v>
+      </c>
+      <c r="B77" t="s">
+        <v>71</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>45</v>
+      </c>
+      <c r="B78" t="s">
+        <v>84</v>
+      </c>
+      <c r="C78" t="s">
+        <v>95</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E78" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>34</v>
+      </c>
+      <c r="B81" t="s">
+        <v>35</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81" t="s">
+        <v>37</v>
+      </c>
+      <c r="E81" t="s">
+        <v>38</v>
+      </c>
+      <c r="F81" t="s">
+        <v>39</v>
+      </c>
+      <c r="G81" t="s">
+        <v>40</v>
+      </c>
+      <c r="H81" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>102</v>
+      </c>
+      <c r="B82" t="s">
+        <v>103</v>
+      </c>
+      <c r="C82" t="s">
+        <v>80</v>
+      </c>
+      <c r="D82" t="s">
+        <v>45</v>
+      </c>
+      <c r="E82" t="s">
+        <v>46</v>
+      </c>
+      <c r="F82" t="s">
+        <v>45</v>
+      </c>
+      <c r="G82" t="s">
+        <v>45</v>
+      </c>
+      <c r="H82" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6"/>
+      <c r="G83" s="6"/>
+      <c r="H83" s="6"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>52</v>
+      </c>
+      <c r="B86" t="s">
+        <v>53</v>
+      </c>
+      <c r="C86" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>83</v>
+      </c>
+      <c r="B87" t="s">
+        <v>84</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>70</v>
+      </c>
+      <c r="B90" t="s">
+        <v>71</v>
+      </c>
+      <c r="C90" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>45</v>
+      </c>
+      <c r="B91" t="s">
+        <v>84</v>
+      </c>
+      <c r="C91" t="s">
+        <v>102</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E91" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
+      <c r="D93" s="3"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>34</v>
+      </c>
+      <c r="B94" t="s">
+        <v>35</v>
+      </c>
+      <c r="C94" t="s">
+        <v>36</v>
+      </c>
+      <c r="D94" t="s">
+        <v>37</v>
+      </c>
+      <c r="E94" t="s">
+        <v>38</v>
+      </c>
+      <c r="F94" t="s">
+        <v>39</v>
+      </c>
+      <c r="G94" t="s">
+        <v>40</v>
+      </c>
+      <c r="H94" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>108</v>
+      </c>
+      <c r="B95" t="s">
+        <v>109</v>
+      </c>
+      <c r="C95" t="s">
+        <v>110</v>
+      </c>
+      <c r="D95" t="s">
+        <v>45</v>
+      </c>
+      <c r="E95" t="s">
+        <v>46</v>
+      </c>
+      <c r="F95" t="s">
+        <v>111</v>
+      </c>
+      <c r="G95" t="s">
+        <v>112</v>
+      </c>
+      <c r="H95" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="6"/>
+      <c r="H96" s="6"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>52</v>
+      </c>
+      <c r="B99" t="s">
+        <v>53</v>
+      </c>
+      <c r="C99" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>1739</v>
+      </c>
+      <c r="B100" t="s">
+        <v>115</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B102" s="8"/>
+      <c r="C102" s="8"/>
+      <c r="D102" s="8"/>
+      <c r="E102" s="8"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>70</v>
+      </c>
+      <c r="B103" t="s">
+        <v>71</v>
+      </c>
+      <c r="C103" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103" t="s">
+        <v>23</v>
+      </c>
+      <c r="E103" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>45</v>
+      </c>
+      <c r="B104" t="s">
+        <v>115</v>
+      </c>
+      <c r="C104" t="s">
+        <v>108</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="E104" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B106" s="3"/>
+      <c r="C106" s="3"/>
+      <c r="D106" s="3"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>34</v>
+      </c>
+      <c r="B107" t="s">
+        <v>35</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" t="s">
+        <v>37</v>
+      </c>
+      <c r="E107" t="s">
+        <v>38</v>
+      </c>
+      <c r="F107" t="s">
+        <v>39</v>
+      </c>
+      <c r="G107" t="s">
+        <v>40</v>
+      </c>
+      <c r="H107" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>119</v>
+      </c>
+      <c r="B108" t="s">
+        <v>120</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108" t="s">
+        <v>45</v>
+      </c>
+      <c r="E108" t="s">
+        <v>46</v>
+      </c>
+      <c r="F108" t="s">
+        <v>47</v>
+      </c>
+      <c r="G108" t="s">
+        <v>121</v>
+      </c>
+      <c r="H108" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B109" s="6"/>
+      <c r="C109" s="6"/>
+      <c r="D109" s="6"/>
+      <c r="E109" s="6"/>
+      <c r="F109" s="6"/>
+      <c r="G109" s="6"/>
+      <c r="H109" s="6"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B111" s="7"/>
+      <c r="C111" s="7"/>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>52</v>
+      </c>
+      <c r="B112" t="s">
+        <v>53</v>
+      </c>
+      <c r="C112" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>1127</v>
+      </c>
+      <c r="B113" t="s">
+        <v>56</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>1162</v>
+      </c>
+      <c r="B114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>1163</v>
+      </c>
+      <c r="B115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>1186</v>
+      </c>
+      <c r="B116" t="s">
+        <v>65</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B118" s="8"/>
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="8"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>70</v>
+      </c>
+      <c r="B119" t="s">
+        <v>71</v>
+      </c>
+      <c r="C119" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119" t="s">
+        <v>23</v>
+      </c>
+      <c r="E119" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>45</v>
+      </c>
+      <c r="B120" t="s">
+        <v>74</v>
+      </c>
+      <c r="C120" t="s">
+        <v>119</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="E120" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>45</v>
+      </c>
+      <c r="B121" t="s">
+        <v>129</v>
+      </c>
+      <c r="C121" t="s">
+        <v>119</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="E121" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>45</v>
+      </c>
+      <c r="B122" t="s">
+        <v>129</v>
+      </c>
+      <c r="C122" t="s">
+        <v>119</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="E122" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>45</v>
+      </c>
+      <c r="B123" t="s">
+        <v>75</v>
+      </c>
+      <c r="C123" t="s">
+        <v>119</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="E123" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B125" s="3"/>
+      <c r="C125" s="3"/>
+      <c r="D125" s="3"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>34</v>
+      </c>
+      <c r="B126" t="s">
+        <v>35</v>
+      </c>
+      <c r="C126" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126" t="s">
+        <v>37</v>
+      </c>
+      <c r="E126" t="s">
+        <v>38</v>
+      </c>
+      <c r="F126" t="s">
+        <v>39</v>
+      </c>
+      <c r="G126" t="s">
+        <v>40</v>
+      </c>
+      <c r="H126" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>131</v>
+      </c>
+      <c r="B127" t="s">
+        <v>132</v>
+      </c>
+      <c r="C127" t="s">
+        <v>133</v>
+      </c>
+      <c r="D127" t="s">
+        <v>45</v>
+      </c>
+      <c r="E127" t="s">
+        <v>46</v>
+      </c>
+      <c r="F127" t="s">
+        <v>47</v>
+      </c>
+      <c r="G127" t="s">
+        <v>134</v>
+      </c>
+      <c r="H127" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B128" s="6"/>
+      <c r="C128" s="6"/>
+      <c r="D128" s="6"/>
+      <c r="E128" s="6"/>
+      <c r="F128" s="6"/>
+      <c r="G128" s="6"/>
+      <c r="H128" s="6"/>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7"/>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>52</v>
+      </c>
+      <c r="B131" t="s">
+        <v>53</v>
+      </c>
+      <c r="C131" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>3647</v>
+      </c>
+      <c r="B132" t="s">
+        <v>61</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>3646</v>
+      </c>
+      <c r="B133" t="s">
+        <v>61</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>3666</v>
+      </c>
+      <c r="B134" t="s">
+        <v>139</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>3708</v>
+      </c>
+      <c r="B135" t="s">
+        <v>141</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B137" s="8"/>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>70</v>
+      </c>
+      <c r="B138" t="s">
+        <v>71</v>
+      </c>
+      <c r="C138" t="s">
+        <v>34</v>
+      </c>
+      <c r="D138" t="s">
+        <v>23</v>
+      </c>
+      <c r="E138" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>45</v>
+      </c>
+      <c r="B139" t="s">
+        <v>61</v>
+      </c>
+      <c r="C139" t="s">
+        <v>131</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E139" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>45</v>
+      </c>
+      <c r="B140" t="s">
+        <v>61</v>
+      </c>
+      <c r="C140" t="s">
+        <v>131</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E140" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>45</v>
+      </c>
+      <c r="B141" t="s">
+        <v>144</v>
+      </c>
+      <c r="C141" t="s">
+        <v>131</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E141" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>45</v>
+      </c>
+      <c r="B142" t="s">
+        <v>145</v>
+      </c>
+      <c r="C142" t="s">
+        <v>131</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="E142" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B144" s="3"/>
+      <c r="C144" s="3"/>
+      <c r="D144" s="3"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
+      <c r="H144" s="3"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>34</v>
+      </c>
+      <c r="B145" t="s">
+        <v>35</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145" t="s">
+        <v>37</v>
+      </c>
+      <c r="E145" t="s">
+        <v>38</v>
+      </c>
+      <c r="F145" t="s">
+        <v>39</v>
+      </c>
+      <c r="G145" t="s">
+        <v>40</v>
+      </c>
+      <c r="H145" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>78</v>
+      </c>
+      <c r="B146" t="s">
+        <v>79</v>
+      </c>
+      <c r="C146" t="s">
+        <v>80</v>
+      </c>
+      <c r="D146" t="s">
+        <v>45</v>
+      </c>
+      <c r="E146" t="s">
+        <v>46</v>
+      </c>
+      <c r="F146" t="s">
+        <v>45</v>
+      </c>
+      <c r="G146" t="s">
+        <v>45</v>
+      </c>
+      <c r="H146" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="6"/>
+      <c r="G147" s="6"/>
+      <c r="H147" s="6"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="7"/>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>52</v>
+      </c>
+      <c r="B150" t="s">
+        <v>53</v>
+      </c>
+      <c r="C150" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>83</v>
+      </c>
+      <c r="B151" t="s">
+        <v>149</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B153" s="8"/>
+      <c r="C153" s="8"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="8"/>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>70</v>
+      </c>
+      <c r="B154" t="s">
+        <v>71</v>
+      </c>
+      <c r="C154" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154" t="s">
+        <v>23</v>
+      </c>
+      <c r="E154" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>45</v>
+      </c>
+      <c r="B155" t="s">
+        <v>149</v>
+      </c>
+      <c r="C155" t="s">
+        <v>78</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E155" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B157" s="3"/>
+      <c r="C157" s="3"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>34</v>
+      </c>
+      <c r="B158" t="s">
+        <v>35</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158" t="s">
+        <v>37</v>
+      </c>
+      <c r="E158" t="s">
+        <v>38</v>
+      </c>
+      <c r="F158" t="s">
+        <v>39</v>
+      </c>
+      <c r="G158" t="s">
+        <v>40</v>
+      </c>
+      <c r="H158" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>88</v>
+      </c>
+      <c r="B159" t="s">
+        <v>89</v>
+      </c>
+      <c r="C159" t="s">
+        <v>80</v>
+      </c>
+      <c r="D159" t="s">
+        <v>45</v>
+      </c>
+      <c r="E159" t="s">
+        <v>46</v>
+      </c>
+      <c r="F159" t="s">
+        <v>45</v>
+      </c>
+      <c r="G159" t="s">
+        <v>45</v>
+      </c>
+      <c r="H159" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B160" s="6"/>
+      <c r="C160" s="6"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="6"/>
+      <c r="G160" s="6"/>
+      <c r="H160" s="6"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="7"/>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>52</v>
+      </c>
+      <c r="B163" t="s">
+        <v>53</v>
+      </c>
+      <c r="C163" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>83</v>
+      </c>
+      <c r="B164" t="s">
+        <v>149</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B166" s="8"/>
+      <c r="C166" s="8"/>
+      <c r="D166" s="8"/>
+      <c r="E166" s="8"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>70</v>
+      </c>
+      <c r="B167" t="s">
+        <v>71</v>
+      </c>
+      <c r="C167" t="s">
+        <v>34</v>
+      </c>
+      <c r="D167" t="s">
+        <v>23</v>
+      </c>
+      <c r="E167" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>45</v>
+      </c>
+      <c r="B168" t="s">
+        <v>149</v>
+      </c>
+      <c r="C168" t="s">
+        <v>88</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E168" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B170" s="3"/>
+      <c r="C170" s="3"/>
+      <c r="D170" s="3"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>34</v>
+      </c>
+      <c r="B171" t="s">
+        <v>35</v>
+      </c>
+      <c r="C171" t="s">
+        <v>36</v>
+      </c>
+      <c r="D171" t="s">
+        <v>37</v>
+      </c>
+      <c r="E171" t="s">
+        <v>38</v>
+      </c>
+      <c r="F171" t="s">
+        <v>39</v>
+      </c>
+      <c r="G171" t="s">
+        <v>40</v>
+      </c>
+      <c r="H171" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>95</v>
+      </c>
+      <c r="B172" t="s">
+        <v>96</v>
+      </c>
+      <c r="C172" t="s">
+        <v>80</v>
+      </c>
+      <c r="D172" t="s">
+        <v>45</v>
+      </c>
+      <c r="E172" t="s">
+        <v>46</v>
+      </c>
+      <c r="F172" t="s">
+        <v>45</v>
+      </c>
+      <c r="G172" t="s">
+        <v>45</v>
+      </c>
+      <c r="H172" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
+      <c r="D173" s="6"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="6"/>
+      <c r="G173" s="6"/>
+      <c r="H173" s="6"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="7"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>52</v>
+      </c>
+      <c r="B176" t="s">
+        <v>53</v>
+      </c>
+      <c r="C176" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>83</v>
+      </c>
+      <c r="B177" t="s">
+        <v>149</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="8"/>
+      <c r="D179" s="8"/>
+      <c r="E179" s="8"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>70</v>
+      </c>
+      <c r="B180" t="s">
+        <v>71</v>
+      </c>
+      <c r="C180" t="s">
+        <v>34</v>
+      </c>
+      <c r="D180" t="s">
+        <v>23</v>
+      </c>
+      <c r="E180" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>45</v>
+      </c>
+      <c r="B181" t="s">
+        <v>149</v>
+      </c>
+      <c r="C181" t="s">
+        <v>95</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E181" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B183" s="3"/>
+      <c r="C183" s="3"/>
+      <c r="D183" s="3"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+      <c r="H183" s="3"/>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>34</v>
+      </c>
+      <c r="B184" t="s">
+        <v>35</v>
+      </c>
+      <c r="C184" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184" t="s">
+        <v>37</v>
+      </c>
+      <c r="E184" t="s">
+        <v>38</v>
+      </c>
+      <c r="F184" t="s">
+        <v>39</v>
+      </c>
+      <c r="G184" t="s">
+        <v>40</v>
+      </c>
+      <c r="H184" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>102</v>
+      </c>
+      <c r="B185" t="s">
+        <v>103</v>
+      </c>
+      <c r="C185" t="s">
+        <v>80</v>
+      </c>
+      <c r="D185" t="s">
+        <v>45</v>
+      </c>
+      <c r="E185" t="s">
+        <v>46</v>
+      </c>
+      <c r="F185" t="s">
+        <v>45</v>
+      </c>
+      <c r="G185" t="s">
+        <v>45</v>
+      </c>
+      <c r="H185" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
+      <c r="D186" s="6"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="G186" s="6"/>
+      <c r="H186" s="6"/>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>52</v>
+      </c>
+      <c r="B189" t="s">
+        <v>53</v>
+      </c>
+      <c r="C189" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>83</v>
+      </c>
+      <c r="B190" t="s">
+        <v>149</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B192" s="8"/>
+      <c r="C192" s="8"/>
+      <c r="D192" s="8"/>
+      <c r="E192" s="8"/>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>70</v>
+      </c>
+      <c r="B193" t="s">
+        <v>71</v>
+      </c>
+      <c r="C193" t="s">
+        <v>34</v>
+      </c>
+      <c r="D193" t="s">
+        <v>23</v>
+      </c>
+      <c r="E193" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>45</v>
+      </c>
+      <c r="B194" t="s">
+        <v>149</v>
+      </c>
+      <c r="C194" t="s">
+        <v>102</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E194" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B196" s="3"/>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+      <c r="H196" s="3"/>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>34</v>
+      </c>
+      <c r="B197" t="s">
+        <v>35</v>
+      </c>
+      <c r="C197" t="s">
+        <v>36</v>
+      </c>
+      <c r="D197" t="s">
+        <v>37</v>
+      </c>
+      <c r="E197" t="s">
+        <v>38</v>
+      </c>
+      <c r="F197" t="s">
+        <v>39</v>
+      </c>
+      <c r="G197" t="s">
+        <v>40</v>
+      </c>
+      <c r="H197" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>131</v>
+      </c>
+      <c r="B198" t="s">
+        <v>132</v>
+      </c>
+      <c r="C198" t="s">
+        <v>164</v>
+      </c>
+      <c r="D198" t="s">
+        <v>45</v>
+      </c>
+      <c r="E198" t="s">
+        <v>46</v>
+      </c>
+      <c r="F198" t="s">
+        <v>111</v>
+      </c>
+      <c r="G198" t="s">
+        <v>165</v>
+      </c>
+      <c r="H198" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B199" s="6"/>
+      <c r="C199" s="6"/>
+      <c r="D199" s="6"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="6"/>
+      <c r="G199" s="6"/>
+      <c r="H199" s="6"/>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B201" s="7"/>
+      <c r="C201" s="7"/>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>52</v>
+      </c>
+      <c r="B202" t="s">
+        <v>53</v>
+      </c>
+      <c r="C202" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>3662</v>
+      </c>
+      <c r="B203" t="s">
+        <v>139</v>
+      </c>
+      <c r="C203" s="4" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>3682</v>
+      </c>
+      <c r="B204" t="s">
+        <v>169</v>
+      </c>
+      <c r="C204" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B206" s="8"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="8"/>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>70</v>
+      </c>
+      <c r="B207" t="s">
+        <v>71</v>
+      </c>
+      <c r="C207" t="s">
+        <v>34</v>
+      </c>
+      <c r="D207" t="s">
+        <v>23</v>
+      </c>
+      <c r="E207" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>45</v>
+      </c>
+      <c r="B208" t="s">
+        <v>144</v>
+      </c>
+      <c r="C208" t="s">
+        <v>131</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E208" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>45</v>
+      </c>
+      <c r="B209" t="s">
+        <v>169</v>
+      </c>
+      <c r="C209" t="s">
+        <v>131</v>
+      </c>
+      <c r="D209" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E209" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B211" s="3"/>
+      <c r="C211" s="3"/>
+      <c r="D211" s="3"/>
+      <c r="E211" s="3"/>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
+      <c r="H211" s="3"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>34</v>
+      </c>
+      <c r="B212" t="s">
+        <v>35</v>
+      </c>
+      <c r="C212" t="s">
+        <v>36</v>
+      </c>
+      <c r="D212" t="s">
+        <v>37</v>
+      </c>
+      <c r="E212" t="s">
+        <v>38</v>
+      </c>
+      <c r="F212" t="s">
+        <v>39</v>
+      </c>
+      <c r="G212" t="s">
+        <v>40</v>
+      </c>
+      <c r="H212" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>173</v>
+      </c>
+      <c r="B213" t="s">
+        <v>132</v>
+      </c>
+      <c r="C213" t="s">
+        <v>174</v>
+      </c>
+      <c r="D213" t="s">
+        <v>45</v>
+      </c>
+      <c r="E213" t="s">
+        <v>46</v>
+      </c>
+      <c r="F213" t="s">
+        <v>47</v>
+      </c>
+      <c r="G213" t="s">
+        <v>175</v>
+      </c>
+      <c r="H213" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B214" s="6"/>
+      <c r="C214" s="6"/>
+      <c r="D214" s="6"/>
+      <c r="E214" s="6"/>
+      <c r="F214" s="6"/>
+      <c r="G214" s="6"/>
+      <c r="H214" s="6"/>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B216" s="7"/>
+      <c r="C216" s="7"/>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>52</v>
+      </c>
+      <c r="B217" t="s">
+        <v>53</v>
+      </c>
+      <c r="C217" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>3669</v>
+      </c>
+      <c r="B218" t="s">
+        <v>139</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>3681</v>
+      </c>
+      <c r="B219" t="s">
+        <v>169</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>3704</v>
+      </c>
+      <c r="B220" t="s">
+        <v>180</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B222" s="8"/>
+      <c r="C222" s="8"/>
+      <c r="D222" s="8"/>
+      <c r="E222" s="8"/>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>70</v>
+      </c>
+      <c r="B223" t="s">
+        <v>71</v>
+      </c>
+      <c r="C223" t="s">
+        <v>34</v>
+      </c>
+      <c r="D223" t="s">
+        <v>23</v>
+      </c>
+      <c r="E223" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>45</v>
+      </c>
+      <c r="B224" t="s">
+        <v>144</v>
+      </c>
+      <c r="C224" t="s">
+        <v>173</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="E224" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>45</v>
+      </c>
+      <c r="B225" t="s">
+        <v>169</v>
+      </c>
+      <c r="C225" t="s">
+        <v>173</v>
+      </c>
+      <c r="D225" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E225" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>45</v>
+      </c>
+      <c r="B226" t="s">
+        <v>145</v>
+      </c>
+      <c r="C226" t="s">
+        <v>173</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E226" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B228" s="3"/>
+      <c r="C228" s="3"/>
+      <c r="D228" s="3"/>
+      <c r="E228" s="3"/>
+      <c r="F228" s="3"/>
+      <c r="G228" s="3"/>
+      <c r="H228" s="3"/>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>34</v>
+      </c>
+      <c r="B229" t="s">
+        <v>35</v>
+      </c>
+      <c r="C229" t="s">
+        <v>36</v>
+      </c>
+      <c r="D229" t="s">
+        <v>37</v>
+      </c>
+      <c r="E229" t="s">
+        <v>38</v>
+      </c>
+      <c r="F229" t="s">
+        <v>39</v>
+      </c>
+      <c r="G229" t="s">
+        <v>40</v>
+      </c>
+      <c r="H229" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>184</v>
+      </c>
+      <c r="B230" t="s">
+        <v>185</v>
+      </c>
+      <c r="C230" t="s">
+        <v>186</v>
+      </c>
+      <c r="D230" t="s">
+        <v>45</v>
+      </c>
+      <c r="E230" t="s">
+        <v>46</v>
+      </c>
+      <c r="F230" t="s">
+        <v>45</v>
+      </c>
+      <c r="G230" t="s">
+        <v>45</v>
+      </c>
+      <c r="H230" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B231" s="6"/>
+      <c r="C231" s="6"/>
+      <c r="D231" s="6"/>
+      <c r="E231" s="6"/>
+      <c r="F231" s="6"/>
+      <c r="G231" s="6"/>
+      <c r="H231" s="6"/>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B233" s="7"/>
+      <c r="C233" s="7"/>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>52</v>
+      </c>
+      <c r="B234" t="s">
+        <v>53</v>
+      </c>
+      <c r="C234" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>189</v>
+      </c>
+      <c r="B235" t="s">
+        <v>190</v>
+      </c>
+      <c r="C235" s="4" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B237" s="8"/>
+      <c r="C237" s="8"/>
+      <c r="D237" s="8"/>
+      <c r="E237" s="8"/>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>70</v>
+      </c>
+      <c r="B238" t="s">
+        <v>71</v>
+      </c>
+      <c r="C238" t="s">
+        <v>34</v>
+      </c>
+      <c r="D238" t="s">
+        <v>23</v>
+      </c>
+      <c r="E238" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>45</v>
+      </c>
+      <c r="B239" t="s">
+        <v>190</v>
+      </c>
+      <c r="C239" t="s">
+        <v>184</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="E239" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B241" s="3"/>
+      <c r="C241" s="3"/>
+      <c r="D241" s="3"/>
+      <c r="E241" s="3"/>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
+      <c r="H241" s="3"/>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>34</v>
+      </c>
+      <c r="B242" t="s">
+        <v>35</v>
+      </c>
+      <c r="C242" t="s">
+        <v>36</v>
+      </c>
+      <c r="D242" t="s">
+        <v>37</v>
+      </c>
+      <c r="E242" t="s">
+        <v>38</v>
+      </c>
+      <c r="F242" t="s">
+        <v>39</v>
+      </c>
+      <c r="G242" t="s">
+        <v>40</v>
+      </c>
+      <c r="H242" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>184</v>
+      </c>
+      <c r="B243" t="s">
+        <v>185</v>
+      </c>
+      <c r="C243" t="s">
+        <v>186</v>
+      </c>
+      <c r="D243" t="s">
+        <v>45</v>
+      </c>
+      <c r="E243" t="s">
+        <v>46</v>
+      </c>
+      <c r="F243" t="s">
+        <v>45</v>
+      </c>
+      <c r="G243" t="s">
+        <v>45</v>
+      </c>
+      <c r="H243" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B244" s="6"/>
+      <c r="C244" s="6"/>
+      <c r="D244" s="6"/>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6"/>
+      <c r="G244" s="6"/>
+      <c r="H244" s="6"/>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B246" s="7"/>
+      <c r="C246" s="7"/>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>52</v>
+      </c>
+      <c r="B247" t="s">
+        <v>53</v>
+      </c>
+      <c r="C247" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>189</v>
+      </c>
+      <c r="B248" t="s">
+        <v>144</v>
+      </c>
+      <c r="C248" s="4" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B250" s="8"/>
+      <c r="C250" s="8"/>
+      <c r="D250" s="8"/>
+      <c r="E250" s="8"/>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>70</v>
+      </c>
+      <c r="B251" t="s">
+        <v>71</v>
+      </c>
+      <c r="C251" t="s">
+        <v>34</v>
+      </c>
+      <c r="D251" t="s">
+        <v>23</v>
+      </c>
+      <c r="E251" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>45</v>
+      </c>
+      <c r="B252" t="s">
+        <v>144</v>
+      </c>
+      <c r="C252" t="s">
+        <v>184</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E252" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B254" s="3"/>
+      <c r="C254" s="3"/>
+      <c r="D254" s="3"/>
+      <c r="E254" s="3"/>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
+      <c r="H254" s="3"/>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>34</v>
+      </c>
+      <c r="B255" t="s">
+        <v>35</v>
+      </c>
+      <c r="C255" t="s">
+        <v>36</v>
+      </c>
+      <c r="D255" t="s">
+        <v>37</v>
+      </c>
+      <c r="E255" t="s">
+        <v>38</v>
+      </c>
+      <c r="F255" t="s">
+        <v>39</v>
+      </c>
+      <c r="G255" t="s">
+        <v>40</v>
+      </c>
+      <c r="H255" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>198</v>
+      </c>
+      <c r="B256" t="s">
+        <v>199</v>
+      </c>
+      <c r="C256" t="s">
+        <v>174</v>
+      </c>
+      <c r="D256" t="s">
+        <v>45</v>
+      </c>
+      <c r="E256" t="s">
+        <v>46</v>
+      </c>
+      <c r="F256" t="s">
+        <v>47</v>
+      </c>
+      <c r="G256" t="s">
+        <v>200</v>
+      </c>
+      <c r="H256" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B257" s="6"/>
+      <c r="C257" s="6"/>
+      <c r="D257" s="6"/>
+      <c r="E257" s="6"/>
+      <c r="F257" s="6"/>
+      <c r="G257" s="6"/>
+      <c r="H257" s="6"/>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="B259" s="7"/>
+      <c r="C259" s="7"/>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>52</v>
+      </c>
+      <c r="B260" t="s">
+        <v>53</v>
+      </c>
+      <c r="C260" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>307</v>
+      </c>
+      <c r="B261" t="s">
+        <v>203</v>
+      </c>
+      <c r="C261" s="4" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>311</v>
+      </c>
+      <c r="B262" t="s">
+        <v>205</v>
+      </c>
+      <c r="C262" s="4" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="B264" s="8"/>
+      <c r="C264" s="8"/>
+      <c r="D264" s="8"/>
+      <c r="E264" s="8"/>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>70</v>
+      </c>
+      <c r="B265" t="s">
+        <v>71</v>
+      </c>
+      <c r="C265" t="s">
+        <v>34</v>
+      </c>
+      <c r="D265" t="s">
+        <v>23</v>
+      </c>
+      <c r="E265" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>45</v>
+      </c>
+      <c r="B266" t="s">
+        <v>208</v>
+      </c>
+      <c r="C266" t="s">
+        <v>198</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E266" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>45</v>
+      </c>
+      <c r="B267" t="s">
+        <v>209</v>
+      </c>
+      <c r="C267" t="s">
+        <v>198</v>
+      </c>
+      <c r="D267" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E267" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B269" s="3"/>
+      <c r="C269" s="3"/>
+      <c r="D269" s="3"/>
+      <c r="E269" s="3"/>
+      <c r="F269" s="3"/>
+      <c r="G269" s="3"/>
+      <c r="H269" s="3"/>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>34</v>
+      </c>
+      <c r="B270" t="s">
+        <v>35</v>
+      </c>
+      <c r="C270" t="s">
+        <v>36</v>
+      </c>
+      <c r="D270" t="s">
+        <v>37</v>
+      </c>
+      <c r="E270" t="s">
+        <v>38</v>
+      </c>
+      <c r="F270" t="s">
+        <v>39</v>
+      </c>
+      <c r="G270" t="s">
+        <v>40</v>
+      </c>
+      <c r="H270" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>211</v>
+      </c>
+      <c r="B271" t="s">
+        <v>212</v>
+      </c>
+      <c r="C271" t="s">
+        <v>213</v>
+      </c>
+      <c r="D271" t="s">
+        <v>45</v>
+      </c>
+      <c r="E271" t="s">
+        <v>46</v>
+      </c>
+      <c r="F271" t="s">
+        <v>47</v>
+      </c>
+      <c r="G271" t="s">
+        <v>214</v>
+      </c>
+      <c r="H271" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B272" s="6"/>
+      <c r="C272" s="6"/>
+      <c r="D272" s="6"/>
+      <c r="E272" s="6"/>
+      <c r="F272" s="6"/>
+      <c r="G272" s="6"/>
+      <c r="H272" s="6"/>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B274" s="7"/>
+      <c r="C274" s="7"/>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>52</v>
+      </c>
+      <c r="B275" t="s">
+        <v>53</v>
+      </c>
+      <c r="C275" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>447</v>
+      </c>
+      <c r="B276" t="s">
+        <v>217</v>
+      </c>
+      <c r="C276" s="4" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>439</v>
+      </c>
+      <c r="B277" t="s">
+        <v>129</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B279" s="8"/>
+      <c r="C279" s="8"/>
+      <c r="D279" s="8"/>
+      <c r="E279" s="8"/>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>70</v>
+      </c>
+      <c r="B280" t="s">
+        <v>71</v>
+      </c>
+      <c r="C280" t="s">
+        <v>34</v>
+      </c>
+      <c r="D280" t="s">
+        <v>23</v>
+      </c>
+      <c r="E280" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>45</v>
+      </c>
+      <c r="B281" t="s">
+        <v>217</v>
+      </c>
+      <c r="C281" t="s">
+        <v>211</v>
+      </c>
+      <c r="D281" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E281" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>45</v>
+      </c>
+      <c r="B282" t="s">
+        <v>129</v>
+      </c>
+      <c r="C282" t="s">
+        <v>211</v>
+      </c>
+      <c r="D282" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E282" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B284" s="3"/>
+      <c r="C284" s="3"/>
+      <c r="D284" s="3"/>
+      <c r="E284" s="3"/>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
+      <c r="H284" s="3"/>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>34</v>
+      </c>
+      <c r="B285" t="s">
+        <v>35</v>
+      </c>
+      <c r="C285" t="s">
+        <v>36</v>
+      </c>
+      <c r="D285" t="s">
+        <v>37</v>
+      </c>
+      <c r="E285" t="s">
+        <v>38</v>
+      </c>
+      <c r="F285" t="s">
+        <v>39</v>
+      </c>
+      <c r="G285" t="s">
+        <v>40</v>
+      </c>
+      <c r="H285" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>222</v>
+      </c>
+      <c r="B286" t="s">
+        <v>223</v>
+      </c>
+      <c r="C286" t="s">
+        <v>224</v>
+      </c>
+      <c r="D286" t="s">
+        <v>45</v>
+      </c>
+      <c r="E286" t="s">
+        <v>46</v>
+      </c>
+      <c r="F286" t="s">
+        <v>111</v>
+      </c>
+      <c r="G286" t="s">
+        <v>225</v>
+      </c>
+      <c r="H286" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B287" s="6"/>
+      <c r="C287" s="6"/>
+      <c r="D287" s="6"/>
+      <c r="E287" s="6"/>
+      <c r="F287" s="6"/>
+      <c r="G287" s="6"/>
+      <c r="H287" s="6"/>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="B289" s="7"/>
+      <c r="C289" s="7"/>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>52</v>
+      </c>
+      <c r="B290" t="s">
+        <v>53</v>
+      </c>
+      <c r="C290" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>60</v>
+      </c>
+      <c r="B291" t="s">
+        <v>217</v>
+      </c>
+      <c r="C291" s="4" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>79</v>
+      </c>
+      <c r="B292" t="s">
+        <v>229</v>
+      </c>
+      <c r="C292" s="4" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="B294" s="8"/>
+      <c r="C294" s="8"/>
+      <c r="D294" s="8"/>
+      <c r="E294" s="8"/>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>70</v>
+      </c>
+      <c r="B295" t="s">
+        <v>71</v>
+      </c>
+      <c r="C295" t="s">
+        <v>34</v>
+      </c>
+      <c r="D295" t="s">
+        <v>23</v>
+      </c>
+      <c r="E295" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>45</v>
+      </c>
+      <c r="B296" t="s">
+        <v>217</v>
+      </c>
+      <c r="C296" t="s">
+        <v>222</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E296" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>45</v>
+      </c>
+      <c r="B297" t="s">
+        <v>232</v>
+      </c>
+      <c r="C297" t="s">
+        <v>222</v>
+      </c>
+      <c r="D297" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E297" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B299" s="3"/>
+      <c r="C299" s="3"/>
+      <c r="D299" s="3"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>34</v>
+      </c>
+      <c r="B300" t="s">
+        <v>35</v>
+      </c>
+      <c r="C300" t="s">
+        <v>36</v>
+      </c>
+      <c r="D300" t="s">
+        <v>37</v>
+      </c>
+      <c r="E300" t="s">
+        <v>38</v>
+      </c>
+      <c r="F300" t="s">
+        <v>39</v>
+      </c>
+      <c r="G300" t="s">
+        <v>40</v>
+      </c>
+      <c r="H300" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>234</v>
+      </c>
+      <c r="B301" t="s">
+        <v>235</v>
+      </c>
+      <c r="C301" t="s">
+        <v>236</v>
+      </c>
+      <c r="D301" t="s">
+        <v>45</v>
+      </c>
+      <c r="E301" t="s">
+        <v>46</v>
+      </c>
+      <c r="F301" t="s">
+        <v>111</v>
+      </c>
+      <c r="G301" t="s">
+        <v>237</v>
+      </c>
+      <c r="H301" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B302" s="6"/>
+      <c r="C302" s="6"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="6"/>
+      <c r="F302" s="6"/>
+      <c r="G302" s="6"/>
+      <c r="H302" s="6"/>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="B304" s="7"/>
+      <c r="C304" s="7"/>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>52</v>
+      </c>
+      <c r="B305" t="s">
+        <v>53</v>
+      </c>
+      <c r="C305" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>250000067</v>
+      </c>
+      <c r="B306" t="s">
+        <v>129</v>
+      </c>
+      <c r="C306" s="4" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="B308" s="8"/>
+      <c r="C308" s="8"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="8"/>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>70</v>
+      </c>
+      <c r="B309" t="s">
+        <v>71</v>
+      </c>
+      <c r="C309" t="s">
+        <v>34</v>
+      </c>
+      <c r="D309" t="s">
+        <v>23</v>
+      </c>
+      <c r="E309" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>45</v>
+      </c>
+      <c r="B310" t="s">
+        <v>129</v>
+      </c>
+      <c r="C310" t="s">
+        <v>234</v>
+      </c>
+      <c r="D310" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="E310" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B312" s="3"/>
+      <c r="C312" s="3"/>
+      <c r="D312" s="3"/>
+      <c r="E312" s="3"/>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
+      <c r="H312" s="3"/>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>34</v>
+      </c>
+      <c r="B313" t="s">
+        <v>35</v>
+      </c>
+      <c r="C313" t="s">
+        <v>36</v>
+      </c>
+      <c r="D313" t="s">
+        <v>37</v>
+      </c>
+      <c r="E313" t="s">
+        <v>38</v>
+      </c>
+      <c r="F313" t="s">
+        <v>39</v>
+      </c>
+      <c r="G313" t="s">
+        <v>40</v>
+      </c>
+      <c r="H313" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>243</v>
+      </c>
+      <c r="B314" t="s">
+        <v>244</v>
+      </c>
+      <c r="C314" t="s">
+        <v>213</v>
+      </c>
+      <c r="D314" t="s">
+        <v>45</v>
+      </c>
+      <c r="E314" t="s">
+        <v>46</v>
+      </c>
+      <c r="F314" t="s">
+        <v>213</v>
+      </c>
+      <c r="G314" t="s">
+        <v>45</v>
+      </c>
+      <c r="H314" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B315" s="6"/>
+      <c r="C315" s="6"/>
+      <c r="D315" s="6"/>
+      <c r="E315" s="6"/>
+      <c r="F315" s="6"/>
+      <c r="G315" s="6"/>
+      <c r="H315" s="6"/>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="B317" s="7"/>
+      <c r="C317" s="7"/>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>52</v>
+      </c>
+      <c r="B318" t="s">
+        <v>53</v>
+      </c>
+      <c r="C318" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>22166</v>
+      </c>
+      <c r="B319" t="s">
+        <v>129</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>22223</v>
+      </c>
+      <c r="B320" t="s">
+        <v>141</v>
+      </c>
+      <c r="C320" s="4" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>22220</v>
+      </c>
+      <c r="B321" t="s">
+        <v>180</v>
+      </c>
+      <c r="C321" s="4" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>22222</v>
+      </c>
+      <c r="B322" t="s">
+        <v>141</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>22197</v>
+      </c>
+      <c r="B323" t="s">
+        <v>145</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="B325" s="8"/>
+      <c r="C325" s="8"/>
+      <c r="D325" s="8"/>
+      <c r="E325" s="8"/>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>70</v>
+      </c>
+      <c r="B326" t="s">
+        <v>71</v>
+      </c>
+      <c r="C326" t="s">
+        <v>34</v>
+      </c>
+      <c r="D326" t="s">
+        <v>23</v>
+      </c>
+      <c r="E326" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>45</v>
+      </c>
+      <c r="B327" t="s">
+        <v>129</v>
+      </c>
+      <c r="C327" t="s">
+        <v>243</v>
+      </c>
+      <c r="D327" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E327" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>45</v>
+      </c>
+      <c r="B328" t="s">
+        <v>145</v>
+      </c>
+      <c r="C328" t="s">
+        <v>243</v>
+      </c>
+      <c r="D328" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E328" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>45</v>
+      </c>
+      <c r="B329" t="s">
+        <v>145</v>
+      </c>
+      <c r="C329" t="s">
+        <v>243</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E329" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>45</v>
+      </c>
+      <c r="B330" t="s">
+        <v>145</v>
+      </c>
+      <c r="C330" t="s">
+        <v>243</v>
+      </c>
+      <c r="D330" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E330" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>45</v>
+      </c>
+      <c r="B331" t="s">
+        <v>145</v>
+      </c>
+      <c r="C331" t="s">
+        <v>243</v>
+      </c>
+      <c r="D331" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E331" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B333" s="3"/>
+      <c r="C333" s="3"/>
+      <c r="D333" s="3"/>
+      <c r="E333" s="3"/>
+      <c r="F333" s="3"/>
+      <c r="G333" s="3"/>
+      <c r="H333" s="3"/>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>34</v>
+      </c>
+      <c r="B334" t="s">
+        <v>35</v>
+      </c>
+      <c r="C334" t="s">
+        <v>36</v>
+      </c>
+      <c r="D334" t="s">
+        <v>37</v>
+      </c>
+      <c r="E334" t="s">
+        <v>38</v>
+      </c>
+      <c r="F334" t="s">
+        <v>39</v>
+      </c>
+      <c r="G334" t="s">
+        <v>40</v>
+      </c>
+      <c r="H334" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>78</v>
+      </c>
+      <c r="B335" t="s">
+        <v>79</v>
+      </c>
+      <c r="C335" t="s">
+        <v>80</v>
+      </c>
+      <c r="D335" t="s">
+        <v>45</v>
+      </c>
+      <c r="E335" t="s">
+        <v>46</v>
+      </c>
+      <c r="F335" t="s">
+        <v>45</v>
+      </c>
+      <c r="G335" t="s">
+        <v>45</v>
+      </c>
+      <c r="H335" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B336" s="6"/>
+      <c r="C336" s="6"/>
+      <c r="D336" s="6"/>
+      <c r="E336" s="6"/>
+      <c r="F336" s="6"/>
+      <c r="G336" s="6"/>
+      <c r="H336" s="6"/>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="B338" s="7"/>
+      <c r="C338" s="7"/>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>52</v>
+      </c>
+      <c r="B339" t="s">
+        <v>53</v>
+      </c>
+      <c r="C339" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>83</v>
+      </c>
+      <c r="B340" t="s">
+        <v>129</v>
+      </c>
+      <c r="C340" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B342" s="8"/>
+      <c r="C342" s="8"/>
+      <c r="D342" s="8"/>
+      <c r="E342" s="8"/>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>70</v>
+      </c>
+      <c r="B343" t="s">
+        <v>71</v>
+      </c>
+      <c r="C343" t="s">
+        <v>34</v>
+      </c>
+      <c r="D343" t="s">
+        <v>23</v>
+      </c>
+      <c r="E343" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>45</v>
+      </c>
+      <c r="B344" t="s">
+        <v>129</v>
+      </c>
+      <c r="C344" t="s">
+        <v>78</v>
+      </c>
+      <c r="D344" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="E344" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B346" s="3"/>
+      <c r="C346" s="3"/>
+      <c r="D346" s="3"/>
+      <c r="E346" s="3"/>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
+      <c r="H346" s="3"/>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>34</v>
+      </c>
+      <c r="B347" t="s">
+        <v>35</v>
+      </c>
+      <c r="C347" t="s">
+        <v>36</v>
+      </c>
+      <c r="D347" t="s">
+        <v>37</v>
+      </c>
+      <c r="E347" t="s">
+        <v>38</v>
+      </c>
+      <c r="F347" t="s">
+        <v>39</v>
+      </c>
+      <c r="G347" t="s">
+        <v>40</v>
+      </c>
+      <c r="H347" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>257</v>
+      </c>
+      <c r="B348" t="s">
+        <v>258</v>
+      </c>
+      <c r="C348" t="s">
+        <v>133</v>
+      </c>
+      <c r="D348" t="s">
+        <v>45</v>
+      </c>
+      <c r="E348" t="s">
+        <v>46</v>
+      </c>
+      <c r="F348" t="s">
+        <v>133</v>
+      </c>
+      <c r="G348" t="s">
+        <v>45</v>
+      </c>
+      <c r="H348" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B349" s="6"/>
+      <c r="C349" s="6"/>
+      <c r="D349" s="6"/>
+      <c r="E349" s="6"/>
+      <c r="F349" s="6"/>
+      <c r="G349" s="6"/>
+      <c r="H349" s="6"/>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="B351" s="7"/>
+      <c r="C351" s="7"/>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>52</v>
+      </c>
+      <c r="B352" t="s">
+        <v>53</v>
+      </c>
+      <c r="C352" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>18970</v>
+      </c>
+      <c r="B353" t="s">
+        <v>129</v>
+      </c>
+      <c r="C353" s="4" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>18974</v>
+      </c>
+      <c r="B354" t="s">
+        <v>261</v>
+      </c>
+      <c r="C354" s="4" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="B356" s="8"/>
+      <c r="C356" s="8"/>
+      <c r="D356" s="8"/>
+      <c r="E356" s="8"/>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>70</v>
+      </c>
+      <c r="B357" t="s">
+        <v>71</v>
+      </c>
+      <c r="C357" t="s">
+        <v>34</v>
+      </c>
+      <c r="D357" t="s">
+        <v>23</v>
+      </c>
+      <c r="E357" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>45</v>
+      </c>
+      <c r="B358" t="s">
+        <v>129</v>
+      </c>
+      <c r="C358" t="s">
+        <v>257</v>
+      </c>
+      <c r="D358" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="E358" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>45</v>
+      </c>
+      <c r="B359" t="s">
+        <v>261</v>
+      </c>
+      <c r="C359" t="s">
+        <v>257</v>
+      </c>
+      <c r="D359" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E359" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B361" s="3"/>
+      <c r="C361" s="3"/>
+      <c r="D361" s="3"/>
+      <c r="E361" s="3"/>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
+      <c r="H361" s="3"/>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>34</v>
+      </c>
+      <c r="B362" t="s">
+        <v>35</v>
+      </c>
+      <c r="C362" t="s">
+        <v>36</v>
+      </c>
+      <c r="D362" t="s">
+        <v>37</v>
+      </c>
+      <c r="E362" t="s">
+        <v>38</v>
+      </c>
+      <c r="F362" t="s">
+        <v>39</v>
+      </c>
+      <c r="G362" t="s">
+        <v>40</v>
+      </c>
+      <c r="H362" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>88</v>
+      </c>
+      <c r="B363" t="s">
+        <v>89</v>
+      </c>
+      <c r="C363" t="s">
+        <v>80</v>
+      </c>
+      <c r="D363" t="s">
+        <v>45</v>
+      </c>
+      <c r="E363" t="s">
+        <v>46</v>
+      </c>
+      <c r="F363" t="s">
+        <v>45</v>
+      </c>
+      <c r="G363" t="s">
+        <v>45</v>
+      </c>
+      <c r="H363" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B364" s="6"/>
+      <c r="C364" s="6"/>
+      <c r="D364" s="6"/>
+      <c r="E364" s="6"/>
+      <c r="F364" s="6"/>
+      <c r="G364" s="6"/>
+      <c r="H364" s="6"/>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B366" s="7"/>
+      <c r="C366" s="7"/>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>52</v>
+      </c>
+      <c r="B367" t="s">
+        <v>53</v>
+      </c>
+      <c r="C367" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>83</v>
+      </c>
+      <c r="B368" t="s">
+        <v>129</v>
+      </c>
+      <c r="C368" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="B370" s="8"/>
+      <c r="C370" s="8"/>
+      <c r="D370" s="8"/>
+      <c r="E370" s="8"/>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>70</v>
+      </c>
+      <c r="B371" t="s">
+        <v>71</v>
+      </c>
+      <c r="C371" t="s">
+        <v>34</v>
+      </c>
+      <c r="D371" t="s">
+        <v>23</v>
+      </c>
+      <c r="E371" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>45</v>
+      </c>
+      <c r="B372" t="s">
+        <v>129</v>
+      </c>
+      <c r="C372" t="s">
+        <v>88</v>
+      </c>
+      <c r="D372" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E372" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B374" s="3"/>
+      <c r="C374" s="3"/>
+      <c r="D374" s="3"/>
+      <c r="E374" s="3"/>
+      <c r="F374" s="3"/>
+      <c r="G374" s="3"/>
+      <c r="H374" s="3"/>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>34</v>
+      </c>
+      <c r="B375" t="s">
+        <v>35</v>
+      </c>
+      <c r="C375" t="s">
+        <v>36</v>
+      </c>
+      <c r="D375" t="s">
+        <v>37</v>
+      </c>
+      <c r="E375" t="s">
+        <v>38</v>
+      </c>
+      <c r="F375" t="s">
+        <v>39</v>
+      </c>
+      <c r="G375" t="s">
+        <v>40</v>
+      </c>
+      <c r="H375" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>95</v>
+      </c>
+      <c r="B376" t="s">
+        <v>96</v>
+      </c>
+      <c r="C376" t="s">
+        <v>80</v>
+      </c>
+      <c r="D376" t="s">
+        <v>45</v>
+      </c>
+      <c r="E376" t="s">
+        <v>46</v>
+      </c>
+      <c r="F376" t="s">
+        <v>45</v>
+      </c>
+      <c r="G376" t="s">
+        <v>45</v>
+      </c>
+      <c r="H376" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B377" s="6"/>
+      <c r="C377" s="6"/>
+      <c r="D377" s="6"/>
+      <c r="E377" s="6"/>
+      <c r="F377" s="6"/>
+      <c r="G377" s="6"/>
+      <c r="H377" s="6"/>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="B379" s="7"/>
+      <c r="C379" s="7"/>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>52</v>
+      </c>
+      <c r="B380" t="s">
+        <v>53</v>
+      </c>
+      <c r="C380" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>83</v>
+      </c>
+      <c r="B381" t="s">
+        <v>129</v>
+      </c>
+      <c r="C381" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B383" s="8"/>
+      <c r="C383" s="8"/>
+      <c r="D383" s="8"/>
+      <c r="E383" s="8"/>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>70</v>
+      </c>
+      <c r="B384" t="s">
+        <v>71</v>
+      </c>
+      <c r="C384" t="s">
+        <v>34</v>
+      </c>
+      <c r="D384" t="s">
+        <v>23</v>
+      </c>
+      <c r="E384" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>45</v>
+      </c>
+      <c r="B385" t="s">
+        <v>129</v>
+      </c>
+      <c r="C385" t="s">
+        <v>95</v>
+      </c>
+      <c r="D385" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E385" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B387" s="3"/>
+      <c r="C387" s="3"/>
+      <c r="D387" s="3"/>
+      <c r="E387" s="3"/>
+      <c r="F387" s="3"/>
+      <c r="G387" s="3"/>
+      <c r="H387" s="3"/>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>34</v>
+      </c>
+      <c r="B388" t="s">
+        <v>35</v>
+      </c>
+      <c r="C388" t="s">
+        <v>36</v>
+      </c>
+      <c r="D388" t="s">
+        <v>37</v>
+      </c>
+      <c r="E388" t="s">
+        <v>38</v>
+      </c>
+      <c r="F388" t="s">
+        <v>39</v>
+      </c>
+      <c r="G388" t="s">
+        <v>40</v>
+      </c>
+      <c r="H388" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>273</v>
+      </c>
+      <c r="B389" t="s">
+        <v>274</v>
+      </c>
+      <c r="C389" t="s">
+        <v>164</v>
+      </c>
+      <c r="D389" t="s">
+        <v>45</v>
+      </c>
+      <c r="E389" t="s">
+        <v>46</v>
+      </c>
+      <c r="F389" t="s">
+        <v>111</v>
+      </c>
+      <c r="G389" t="s">
+        <v>275</v>
+      </c>
+      <c r="H389" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="B390" s="6"/>
+      <c r="C390" s="6"/>
+      <c r="D390" s="6"/>
+      <c r="E390" s="6"/>
+      <c r="F390" s="6"/>
+      <c r="G390" s="6"/>
+      <c r="H390" s="6"/>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="B392" s="7"/>
+      <c r="C392" s="7"/>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>52</v>
+      </c>
+      <c r="B393" t="s">
+        <v>53</v>
+      </c>
+      <c r="C393" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>63</v>
+      </c>
+      <c r="B394" t="s">
+        <v>129</v>
+      </c>
+      <c r="C394" s="4" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>68</v>
+      </c>
+      <c r="B395" t="s">
+        <v>261</v>
+      </c>
+      <c r="C395" s="4" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="B397" s="8"/>
+      <c r="C397" s="8"/>
+      <c r="D397" s="8"/>
+      <c r="E397" s="8"/>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>70</v>
+      </c>
+      <c r="B398" t="s">
+        <v>71</v>
+      </c>
+      <c r="C398" t="s">
+        <v>34</v>
+      </c>
+      <c r="D398" t="s">
+        <v>23</v>
+      </c>
+      <c r="E398" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>45</v>
+      </c>
+      <c r="B399" t="s">
+        <v>129</v>
+      </c>
+      <c r="C399" t="s">
+        <v>273</v>
+      </c>
+      <c r="D399" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="E399" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>45</v>
+      </c>
+      <c r="B400" t="s">
+        <v>281</v>
+      </c>
+      <c r="C400" t="s">
+        <v>273</v>
+      </c>
+      <c r="D400" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E400" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B402" s="3"/>
+      <c r="C402" s="3"/>
+      <c r="D402" s="3"/>
+      <c r="E402" s="3"/>
+      <c r="F402" s="3"/>
+      <c r="G402" s="3"/>
+      <c r="H402" s="3"/>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>34</v>
+      </c>
+      <c r="B403" t="s">
+        <v>35</v>
+      </c>
+      <c r="C403" t="s">
+        <v>36</v>
+      </c>
+      <c r="D403" t="s">
+        <v>37</v>
+      </c>
+      <c r="E403" t="s">
+        <v>38</v>
+      </c>
+      <c r="F403" t="s">
+        <v>39</v>
+      </c>
+      <c r="G403" t="s">
+        <v>40</v>
+      </c>
+      <c r="H403" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>283</v>
+      </c>
+      <c r="B404" t="s">
+        <v>284</v>
+      </c>
+      <c r="C404" t="s">
+        <v>213</v>
+      </c>
+      <c r="D404" t="s">
+        <v>45</v>
+      </c>
+      <c r="E404" t="s">
+        <v>46</v>
+      </c>
+      <c r="F404" t="s">
+        <v>47</v>
+      </c>
+      <c r="G404" t="s">
+        <v>285</v>
+      </c>
+      <c r="H404" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B405" s="6"/>
+      <c r="C405" s="6"/>
+      <c r="D405" s="6"/>
+      <c r="E405" s="6"/>
+      <c r="F405" s="6"/>
+      <c r="G405" s="6"/>
+      <c r="H405" s="6"/>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B407" s="7"/>
+      <c r="C407" s="7"/>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>52</v>
+      </c>
+      <c r="B408" t="s">
+        <v>53</v>
+      </c>
+      <c r="C408" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>17</v>
+      </c>
+      <c r="B409" t="s">
+        <v>124</v>
+      </c>
+      <c r="C409" s="4" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>12</v>
+      </c>
+      <c r="B410" t="s">
+        <v>144</v>
+      </c>
+      <c r="C410" s="4" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>11</v>
+      </c>
+      <c r="B411" t="s">
+        <v>139</v>
+      </c>
+      <c r="C411" s="4" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B413" s="8"/>
+      <c r="C413" s="8"/>
+      <c r="D413" s="8"/>
+      <c r="E413" s="8"/>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>70</v>
+      </c>
+      <c r="B414" t="s">
+        <v>71</v>
+      </c>
+      <c r="C414" t="s">
+        <v>34</v>
+      </c>
+      <c r="D414" t="s">
+        <v>23</v>
+      </c>
+      <c r="E414" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>45</v>
+      </c>
+      <c r="B415" t="s">
+        <v>129</v>
+      </c>
+      <c r="C415" t="s">
+        <v>283</v>
+      </c>
+      <c r="D415" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E415" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>45</v>
+      </c>
+      <c r="B416" t="s">
+        <v>129</v>
+      </c>
+      <c r="C416" t="s">
+        <v>283</v>
+      </c>
+      <c r="D416" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E416" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>45</v>
+      </c>
+      <c r="B417" t="s">
+        <v>129</v>
+      </c>
+      <c r="C417" t="s">
+        <v>283</v>
+      </c>
+      <c r="D417" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="E417" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B419" s="3"/>
+      <c r="C419" s="3"/>
+      <c r="D419" s="3"/>
+      <c r="E419" s="3"/>
+      <c r="F419" s="3"/>
+      <c r="G419" s="3"/>
+      <c r="H419" s="3"/>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>34</v>
+      </c>
+      <c r="B420" t="s">
+        <v>35</v>
+      </c>
+      <c r="C420" t="s">
+        <v>36</v>
+      </c>
+      <c r="D420" t="s">
+        <v>37</v>
+      </c>
+      <c r="E420" t="s">
+        <v>38</v>
+      </c>
+      <c r="F420" t="s">
+        <v>39</v>
+      </c>
+      <c r="G420" t="s">
+        <v>40</v>
+      </c>
+      <c r="H420" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>102</v>
+      </c>
+      <c r="B421" t="s">
+        <v>103</v>
+      </c>
+      <c r="C421" t="s">
+        <v>80</v>
+      </c>
+      <c r="D421" t="s">
+        <v>45</v>
+      </c>
+      <c r="E421" t="s">
+        <v>46</v>
+      </c>
+      <c r="F421" t="s">
+        <v>45</v>
+      </c>
+      <c r="G421" t="s">
+        <v>45</v>
+      </c>
+      <c r="H421" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B422" s="6"/>
+      <c r="C422" s="6"/>
+      <c r="D422" s="6"/>
+      <c r="E422" s="6"/>
+      <c r="F422" s="6"/>
+      <c r="G422" s="6"/>
+      <c r="H422" s="6"/>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B424" s="7"/>
+      <c r="C424" s="7"/>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>52</v>
+      </c>
+      <c r="B425" t="s">
+        <v>53</v>
+      </c>
+      <c r="C425" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>83</v>
+      </c>
+      <c r="B426" t="s">
+        <v>129</v>
+      </c>
+      <c r="C426" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B428" s="8"/>
+      <c r="C428" s="8"/>
+      <c r="D428" s="8"/>
+      <c r="E428" s="8"/>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>70</v>
+      </c>
+      <c r="B429" t="s">
+        <v>71</v>
+      </c>
+      <c r="C429" t="s">
+        <v>34</v>
+      </c>
+      <c r="D429" t="s">
+        <v>23</v>
+      </c>
+      <c r="E429" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>45</v>
+      </c>
+      <c r="B430" t="s">
+        <v>129</v>
+      </c>
+      <c r="C430" t="s">
+        <v>102</v>
+      </c>
+      <c r="D430" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E430" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B432" s="3"/>
+      <c r="C432" s="3"/>
+      <c r="D432" s="3"/>
+      <c r="E432" s="3"/>
+      <c r="F432" s="3"/>
+      <c r="G432" s="3"/>
+      <c r="H432" s="3"/>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>34</v>
+      </c>
+      <c r="B433" t="s">
+        <v>35</v>
+      </c>
+      <c r="C433" t="s">
+        <v>36</v>
+      </c>
+      <c r="D433" t="s">
+        <v>37</v>
+      </c>
+      <c r="E433" t="s">
+        <v>38</v>
+      </c>
+      <c r="F433" t="s">
+        <v>39</v>
+      </c>
+      <c r="G433" t="s">
+        <v>40</v>
+      </c>
+      <c r="H433" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>297</v>
+      </c>
+      <c r="B434" t="s">
+        <v>298</v>
+      </c>
+      <c r="C434" t="s">
+        <v>213</v>
+      </c>
+      <c r="D434" t="s">
+        <v>45</v>
+      </c>
+      <c r="E434" t="s">
+        <v>46</v>
+      </c>
+      <c r="F434" t="s">
+        <v>47</v>
+      </c>
+      <c r="G434" t="s">
+        <v>299</v>
+      </c>
+      <c r="H434" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B435" s="6"/>
+      <c r="C435" s="6"/>
+      <c r="D435" s="6"/>
+      <c r="E435" s="6"/>
+      <c r="F435" s="6"/>
+      <c r="G435" s="6"/>
+      <c r="H435" s="6"/>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B437" s="7"/>
+      <c r="C437" s="7"/>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>52</v>
+      </c>
+      <c r="B438" t="s">
+        <v>53</v>
+      </c>
+      <c r="C438" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>13891</v>
+      </c>
+      <c r="B439" t="s">
+        <v>124</v>
+      </c>
+      <c r="C439" s="4" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>13860</v>
+      </c>
+      <c r="B440" t="s">
+        <v>124</v>
+      </c>
+      <c r="C440" s="4" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>13872</v>
+      </c>
+      <c r="B441" t="s">
+        <v>124</v>
+      </c>
+      <c r="C441" s="4" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>13861</v>
+      </c>
+      <c r="B442" t="s">
+        <v>124</v>
+      </c>
+      <c r="C442" s="4" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>13871</v>
+      </c>
+      <c r="B443" t="s">
+        <v>124</v>
+      </c>
+      <c r="C443" s="4" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>13932</v>
+      </c>
+      <c r="B444" t="s">
+        <v>306</v>
+      </c>
+      <c r="C444" s="4" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>13991</v>
+      </c>
+      <c r="B445" t="s">
+        <v>308</v>
+      </c>
+      <c r="C445" s="4" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>13987</v>
+      </c>
+      <c r="B446" t="s">
+        <v>308</v>
+      </c>
+      <c r="C446" s="4" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B448" s="8"/>
+      <c r="C448" s="8"/>
+      <c r="D448" s="8"/>
+      <c r="E448" s="8"/>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>70</v>
+      </c>
+      <c r="B449" t="s">
+        <v>71</v>
+      </c>
+      <c r="C449" t="s">
+        <v>34</v>
+      </c>
+      <c r="D449" t="s">
+        <v>23</v>
+      </c>
+      <c r="E449" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>45</v>
+      </c>
+      <c r="B450" t="s">
+        <v>129</v>
+      </c>
+      <c r="C450" t="s">
+        <v>297</v>
+      </c>
+      <c r="D450" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="E450" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>45</v>
+      </c>
+      <c r="B451" t="s">
+        <v>129</v>
+      </c>
+      <c r="C451" t="s">
+        <v>297</v>
+      </c>
+      <c r="D451" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E451" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>45</v>
+      </c>
+      <c r="B452" t="s">
+        <v>129</v>
+      </c>
+      <c r="C452" t="s">
+        <v>297</v>
+      </c>
+      <c r="D452" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="E452" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>45</v>
+      </c>
+      <c r="B453" t="s">
+        <v>129</v>
+      </c>
+      <c r="C453" t="s">
+        <v>297</v>
+      </c>
+      <c r="D453" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="E453" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>45</v>
+      </c>
+      <c r="B454" t="s">
+        <v>129</v>
+      </c>
+      <c r="C454" t="s">
+        <v>297</v>
+      </c>
+      <c r="D454" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="E454" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>45</v>
+      </c>
+      <c r="B455" t="s">
+        <v>209</v>
+      </c>
+      <c r="C455" t="s">
+        <v>297</v>
+      </c>
+      <c r="D455" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="E455" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>45</v>
+      </c>
+      <c r="B456" t="s">
+        <v>145</v>
+      </c>
+      <c r="C456" t="s">
+        <v>297</v>
+      </c>
+      <c r="D456" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="E456" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>45</v>
+      </c>
+      <c r="B457" t="s">
+        <v>145</v>
+      </c>
+      <c r="C457" t="s">
+        <v>297</v>
+      </c>
+      <c r="D457" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="E457" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B459" s="3"/>
+      <c r="C459" s="3"/>
+      <c r="D459" s="3"/>
+      <c r="E459" s="3"/>
+      <c r="F459" s="3"/>
+      <c r="G459" s="3"/>
+      <c r="H459" s="3"/>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>34</v>
+      </c>
+      <c r="B460" t="s">
+        <v>35</v>
+      </c>
+      <c r="C460" t="s">
+        <v>36</v>
+      </c>
+      <c r="D460" t="s">
+        <v>37</v>
+      </c>
+      <c r="E460" t="s">
+        <v>38</v>
+      </c>
+      <c r="F460" t="s">
+        <v>39</v>
+      </c>
+      <c r="G460" t="s">
+        <v>40</v>
+      </c>
+      <c r="H460" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>313</v>
+      </c>
+      <c r="B461" t="s">
+        <v>314</v>
+      </c>
+      <c r="C461" t="s">
+        <v>164</v>
+      </c>
+      <c r="D461" t="s">
+        <v>45</v>
+      </c>
+      <c r="E461" t="s">
+        <v>46</v>
+      </c>
+      <c r="F461" t="s">
+        <v>111</v>
+      </c>
+      <c r="G461" t="s">
+        <v>315</v>
+      </c>
+      <c r="H461" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="B462" s="6"/>
+      <c r="C462" s="6"/>
+      <c r="D462" s="6"/>
+      <c r="E462" s="6"/>
+      <c r="F462" s="6"/>
+      <c r="G462" s="6"/>
+      <c r="H462" s="6"/>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="B464" s="7"/>
+      <c r="C464" s="7"/>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>52</v>
+      </c>
+      <c r="B465" t="s">
+        <v>53</v>
+      </c>
+      <c r="C465" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>318</v>
+      </c>
+      <c r="B466" t="s">
+        <v>217</v>
+      </c>
+      <c r="C466" s="4" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="B468" s="8"/>
+      <c r="C468" s="8"/>
+      <c r="D468" s="8"/>
+      <c r="E468" s="8"/>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>70</v>
+      </c>
+      <c r="B469" t="s">
+        <v>71</v>
+      </c>
+      <c r="C469" t="s">
+        <v>34</v>
+      </c>
+      <c r="D469" t="s">
+        <v>23</v>
+      </c>
+      <c r="E469" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>45</v>
+      </c>
+      <c r="B470" t="s">
+        <v>261</v>
+      </c>
+      <c r="C470" t="s">
+        <v>313</v>
+      </c>
+      <c r="D470" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="E470" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B472" s="3"/>
+      <c r="C472" s="3"/>
+      <c r="D472" s="3"/>
+      <c r="E472" s="3"/>
+      <c r="F472" s="3"/>
+      <c r="G472" s="3"/>
+      <c r="H472" s="3"/>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>34</v>
+      </c>
+      <c r="B473" t="s">
+        <v>35</v>
+      </c>
+      <c r="C473" t="s">
+        <v>36</v>
+      </c>
+      <c r="D473" t="s">
+        <v>37</v>
+      </c>
+      <c r="E473" t="s">
+        <v>38</v>
+      </c>
+      <c r="F473" t="s">
+        <v>39</v>
+      </c>
+      <c r="G473" t="s">
+        <v>40</v>
+      </c>
+      <c r="H473" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>322</v>
+      </c>
+      <c r="B474" t="s">
+        <v>323</v>
+      </c>
+      <c r="C474" t="s">
+        <v>224</v>
+      </c>
+      <c r="D474" t="s">
+        <v>45</v>
+      </c>
+      <c r="E474" t="s">
+        <v>46</v>
+      </c>
+      <c r="F474" t="s">
+        <v>111</v>
+      </c>
+      <c r="G474" t="s">
+        <v>324</v>
+      </c>
+      <c r="H474" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B475" s="6"/>
+      <c r="C475" s="6"/>
+      <c r="D475" s="6"/>
+      <c r="E475" s="6"/>
+      <c r="F475" s="6"/>
+      <c r="G475" s="6"/>
+      <c r="H475" s="6"/>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="B477" s="7"/>
+      <c r="C477" s="7"/>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>52</v>
+      </c>
+      <c r="B478" t="s">
+        <v>53</v>
+      </c>
+      <c r="C478" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>545</v>
+      </c>
+      <c r="B479" t="s">
+        <v>327</v>
+      </c>
+      <c r="C479" s="4" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="B481" s="8"/>
+      <c r="C481" s="8"/>
+      <c r="D481" s="8"/>
+      <c r="E481" s="8"/>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>70</v>
+      </c>
+      <c r="B482" t="s">
+        <v>71</v>
+      </c>
+      <c r="C482" t="s">
+        <v>34</v>
+      </c>
+      <c r="D482" t="s">
+        <v>23</v>
+      </c>
+      <c r="E482" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>45</v>
+      </c>
+      <c r="B483" t="s">
+        <v>261</v>
+      </c>
+      <c r="C483" t="s">
+        <v>322</v>
+      </c>
+      <c r="D483" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="E483" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B485" s="3"/>
+      <c r="C485" s="3"/>
+      <c r="D485" s="3"/>
+      <c r="E485" s="3"/>
+      <c r="F485" s="3"/>
+      <c r="G485" s="3"/>
+      <c r="H485" s="3"/>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>34</v>
+      </c>
+      <c r="B486" t="s">
+        <v>35</v>
+      </c>
+      <c r="C486" t="s">
+        <v>36</v>
+      </c>
+      <c r="D486" t="s">
+        <v>37</v>
+      </c>
+      <c r="E486" t="s">
+        <v>38</v>
+      </c>
+      <c r="F486" t="s">
+        <v>39</v>
+      </c>
+      <c r="G486" t="s">
+        <v>40</v>
+      </c>
+      <c r="H486" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>331</v>
+      </c>
+      <c r="B487" t="s">
+        <v>332</v>
+      </c>
+      <c r="C487" t="s">
+        <v>133</v>
+      </c>
+      <c r="D487" t="s">
+        <v>45</v>
+      </c>
+      <c r="E487" t="s">
+        <v>46</v>
+      </c>
+      <c r="F487" t="s">
+        <v>47</v>
+      </c>
+      <c r="G487" t="s">
+        <v>333</v>
+      </c>
+      <c r="H487" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B488" s="6"/>
+      <c r="C488" s="6"/>
+      <c r="D488" s="6"/>
+      <c r="E488" s="6"/>
+      <c r="F488" s="6"/>
+      <c r="G488" s="6"/>
+      <c r="H488" s="6"/>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B490" s="7"/>
+      <c r="C490" s="7"/>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>52</v>
+      </c>
+      <c r="B491" t="s">
+        <v>53</v>
+      </c>
+      <c r="C491" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>491</v>
+      </c>
+      <c r="B492" t="s">
+        <v>261</v>
+      </c>
+      <c r="C492" s="4" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="B494" s="8"/>
+      <c r="C494" s="8"/>
+      <c r="D494" s="8"/>
+      <c r="E494" s="8"/>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>70</v>
+      </c>
+      <c r="B495" t="s">
+        <v>71</v>
+      </c>
+      <c r="C495" t="s">
+        <v>34</v>
+      </c>
+      <c r="D495" t="s">
+        <v>23</v>
+      </c>
+      <c r="E495" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>45</v>
+      </c>
+      <c r="B496" t="s">
+        <v>261</v>
+      </c>
+      <c r="C496" t="s">
+        <v>331</v>
+      </c>
+      <c r="D496" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="E496" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B498" s="3"/>
+      <c r="C498" s="3"/>
+      <c r="D498" s="3"/>
+      <c r="E498" s="3"/>
+      <c r="F498" s="3"/>
+      <c r="G498" s="3"/>
+      <c r="H498" s="3"/>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>34</v>
+      </c>
+      <c r="B499" t="s">
+        <v>35</v>
+      </c>
+      <c r="C499" t="s">
+        <v>36</v>
+      </c>
+      <c r="D499" t="s">
+        <v>37</v>
+      </c>
+      <c r="E499" t="s">
+        <v>38</v>
+      </c>
+      <c r="F499" t="s">
+        <v>39</v>
+      </c>
+      <c r="G499" t="s">
+        <v>40</v>
+      </c>
+      <c r="H499" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>338</v>
+      </c>
+      <c r="B500" t="s">
+        <v>339</v>
+      </c>
+      <c r="C500" t="s">
+        <v>236</v>
+      </c>
+      <c r="D500" t="s">
+        <v>45</v>
+      </c>
+      <c r="E500" t="s">
+        <v>46</v>
+      </c>
+      <c r="F500" t="s">
+        <v>111</v>
+      </c>
+      <c r="G500" t="s">
+        <v>340</v>
+      </c>
+      <c r="H500" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="B501" s="6"/>
+      <c r="C501" s="6"/>
+      <c r="D501" s="6"/>
+      <c r="E501" s="6"/>
+      <c r="F501" s="6"/>
+      <c r="G501" s="6"/>
+      <c r="H501" s="6"/>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B503" s="7"/>
+      <c r="C503" s="7"/>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>52</v>
+      </c>
+      <c r="B504" t="s">
+        <v>53</v>
+      </c>
+      <c r="C504" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>41</v>
+      </c>
+      <c r="B505" t="s">
+        <v>261</v>
+      </c>
+      <c r="C505" s="4" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="B507" s="8"/>
+      <c r="C507" s="8"/>
+      <c r="D507" s="8"/>
+      <c r="E507" s="8"/>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>70</v>
+      </c>
+      <c r="B508" t="s">
+        <v>71</v>
+      </c>
+      <c r="C508" t="s">
+        <v>34</v>
+      </c>
+      <c r="D508" t="s">
+        <v>23</v>
+      </c>
+      <c r="E508" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>45</v>
+      </c>
+      <c r="B509" t="s">
+        <v>345</v>
+      </c>
+      <c r="C509" t="s">
+        <v>338</v>
+      </c>
+      <c r="D509" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="E509" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="B511" s="3"/>
+      <c r="C511" s="3"/>
+      <c r="D511" s="3"/>
+      <c r="E511" s="3"/>
+      <c r="F511" s="3"/>
+      <c r="G511" s="3"/>
+      <c r="H511" s="3"/>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>34</v>
+      </c>
+      <c r="B512" t="s">
+        <v>35</v>
+      </c>
+      <c r="C512" t="s">
+        <v>36</v>
+      </c>
+      <c r="D512" t="s">
+        <v>37</v>
+      </c>
+      <c r="E512" t="s">
+        <v>38</v>
+      </c>
+      <c r="F512" t="s">
+        <v>39</v>
+      </c>
+      <c r="G512" t="s">
+        <v>40</v>
+      </c>
+      <c r="H512" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>347</v>
+      </c>
+      <c r="B513" t="s">
+        <v>348</v>
+      </c>
+      <c r="C513" t="s">
+        <v>236</v>
+      </c>
+      <c r="D513" t="s">
+        <v>45</v>
+      </c>
+      <c r="E513" t="s">
+        <v>46</v>
+      </c>
+      <c r="F513" t="s">
+        <v>111</v>
+      </c>
+      <c r="G513" t="s">
+        <v>349</v>
+      </c>
+      <c r="H513" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="B514" s="6"/>
+      <c r="C514" s="6"/>
+      <c r="D514" s="6"/>
+      <c r="E514" s="6"/>
+      <c r="F514" s="6"/>
+      <c r="G514" s="6"/>
+      <c r="H514" s="6"/>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B516" s="7"/>
+      <c r="C516" s="7"/>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>52</v>
+      </c>
+      <c r="B517" t="s">
+        <v>53</v>
+      </c>
+      <c r="C517" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>137</v>
+      </c>
+      <c r="B518" t="s">
+        <v>345</v>
+      </c>
+      <c r="C518" s="4" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>136</v>
+      </c>
+      <c r="B519" t="s">
+        <v>261</v>
+      </c>
+      <c r="C519" s="4" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>156</v>
+      </c>
+      <c r="B520" t="s">
+        <v>353</v>
+      </c>
+      <c r="C520" s="4" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="B522" s="8"/>
+      <c r="C522" s="8"/>
+      <c r="D522" s="8"/>
+      <c r="E522" s="8"/>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>70</v>
+      </c>
+      <c r="B523" t="s">
+        <v>71</v>
+      </c>
+      <c r="C523" t="s">
+        <v>34</v>
+      </c>
+      <c r="D523" t="s">
+        <v>23</v>
+      </c>
+      <c r="E523" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>45</v>
+      </c>
+      <c r="B524" t="s">
+        <v>345</v>
+      </c>
+      <c r="C524" t="s">
+        <v>347</v>
+      </c>
+      <c r="D524" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="E524" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>45</v>
+      </c>
+      <c r="B525" t="s">
+        <v>345</v>
+      </c>
+      <c r="C525" t="s">
+        <v>347</v>
+      </c>
+      <c r="D525" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E525" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>45</v>
+      </c>
+      <c r="B526" t="s">
+        <v>353</v>
+      </c>
+      <c r="C526" t="s">
+        <v>347</v>
+      </c>
+      <c r="D526" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="E526" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B528" s="3"/>
+      <c r="C528" s="3"/>
+      <c r="D528" s="3"/>
+      <c r="E528" s="3"/>
+      <c r="F528" s="3"/>
+      <c r="G528" s="3"/>
+      <c r="H528" s="3"/>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>34</v>
+      </c>
+      <c r="B529" t="s">
+        <v>35</v>
+      </c>
+      <c r="C529" t="s">
+        <v>36</v>
+      </c>
+      <c r="D529" t="s">
+        <v>37</v>
+      </c>
+      <c r="E529" t="s">
+        <v>38</v>
+      </c>
+      <c r="F529" t="s">
+        <v>39</v>
+      </c>
+      <c r="G529" t="s">
+        <v>40</v>
+      </c>
+      <c r="H529" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>357</v>
+      </c>
+      <c r="B530" t="s">
+        <v>358</v>
+      </c>
+      <c r="C530" t="s">
+        <v>224</v>
+      </c>
+      <c r="D530" t="s">
+        <v>45</v>
+      </c>
+      <c r="E530" t="s">
+        <v>46</v>
+      </c>
+      <c r="F530" t="s">
+        <v>111</v>
+      </c>
+      <c r="G530" t="s">
+        <v>359</v>
+      </c>
+      <c r="H530" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B531" s="6"/>
+      <c r="C531" s="6"/>
+      <c r="D531" s="6"/>
+      <c r="E531" s="6"/>
+      <c r="F531" s="6"/>
+      <c r="G531" s="6"/>
+      <c r="H531" s="6"/>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B533" s="7"/>
+      <c r="C533" s="7"/>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>52</v>
+      </c>
+      <c r="B534" t="s">
+        <v>53</v>
+      </c>
+      <c r="C534" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>1569</v>
+      </c>
+      <c r="B535" t="s">
+        <v>190</v>
+      </c>
+      <c r="C535" s="4" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>1570</v>
+      </c>
+      <c r="B536" t="s">
+        <v>190</v>
+      </c>
+      <c r="C536" s="4" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="B538" s="8"/>
+      <c r="C538" s="8"/>
+      <c r="D538" s="8"/>
+      <c r="E538" s="8"/>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>70</v>
+      </c>
+      <c r="B539" t="s">
+        <v>71</v>
+      </c>
+      <c r="C539" t="s">
+        <v>34</v>
+      </c>
+      <c r="D539" t="s">
+        <v>23</v>
+      </c>
+      <c r="E539" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>45</v>
+      </c>
+      <c r="B540" t="s">
+        <v>190</v>
+      </c>
+      <c r="C540" t="s">
+        <v>357</v>
+      </c>
+      <c r="D540" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="E540" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>45</v>
+      </c>
+      <c r="B541" t="s">
+        <v>190</v>
+      </c>
+      <c r="C541" t="s">
+        <v>357</v>
+      </c>
+      <c r="D541" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="E541" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B543" s="3"/>
+      <c r="C543" s="3"/>
+      <c r="D543" s="3"/>
+      <c r="E543" s="3"/>
+      <c r="F543" s="3"/>
+      <c r="G543" s="3"/>
+      <c r="H543" s="3"/>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>34</v>
+      </c>
+      <c r="B544" t="s">
+        <v>35</v>
+      </c>
+      <c r="C544" t="s">
+        <v>36</v>
+      </c>
+      <c r="D544" t="s">
+        <v>37</v>
+      </c>
+      <c r="E544" t="s">
+        <v>38</v>
+      </c>
+      <c r="F544" t="s">
+        <v>39</v>
+      </c>
+      <c r="G544" t="s">
+        <v>40</v>
+      </c>
+      <c r="H544" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>365</v>
+      </c>
+      <c r="B545" t="s">
+        <v>366</v>
+      </c>
+      <c r="C545" t="s">
+        <v>236</v>
+      </c>
+      <c r="D545" t="s">
+        <v>45</v>
+      </c>
+      <c r="E545" t="s">
+        <v>46</v>
+      </c>
+      <c r="F545" t="s">
+        <v>111</v>
+      </c>
+      <c r="G545" t="s">
+        <v>367</v>
+      </c>
+      <c r="H545" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B546" s="6"/>
+      <c r="C546" s="6"/>
+      <c r="D546" s="6"/>
+      <c r="E546" s="6"/>
+      <c r="F546" s="6"/>
+      <c r="G546" s="6"/>
+      <c r="H546" s="6"/>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B548" s="7"/>
+      <c r="C548" s="7"/>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>52</v>
+      </c>
+      <c r="B549" t="s">
+        <v>53</v>
+      </c>
+      <c r="C549" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>44</v>
+      </c>
+      <c r="B550" t="s">
+        <v>370</v>
+      </c>
+      <c r="C550" s="4" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="B552" s="8"/>
+      <c r="C552" s="8"/>
+      <c r="D552" s="8"/>
+      <c r="E552" s="8"/>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>70</v>
+      </c>
+      <c r="B553" t="s">
+        <v>71</v>
+      </c>
+      <c r="C553" t="s">
+        <v>34</v>
+      </c>
+      <c r="D553" t="s">
+        <v>23</v>
+      </c>
+      <c r="E553" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>45</v>
+      </c>
+      <c r="B554" t="s">
+        <v>370</v>
+      </c>
+      <c r="C554" t="s">
+        <v>365</v>
+      </c>
+      <c r="D554" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="E554" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B556" s="3"/>
+      <c r="C556" s="3"/>
+      <c r="D556" s="3"/>
+      <c r="E556" s="3"/>
+      <c r="F556" s="3"/>
+      <c r="G556" s="3"/>
+      <c r="H556" s="3"/>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>34</v>
+      </c>
+      <c r="B557" t="s">
+        <v>35</v>
+      </c>
+      <c r="C557" t="s">
+        <v>36</v>
+      </c>
+      <c r="D557" t="s">
+        <v>37</v>
+      </c>
+      <c r="E557" t="s">
+        <v>38</v>
+      </c>
+      <c r="F557" t="s">
+        <v>39</v>
+      </c>
+      <c r="G557" t="s">
+        <v>40</v>
+      </c>
+      <c r="H557" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>374</v>
+      </c>
+      <c r="B558" t="s">
+        <v>375</v>
+      </c>
+      <c r="C558" t="s">
+        <v>164</v>
+      </c>
+      <c r="D558" t="s">
+        <v>45</v>
+      </c>
+      <c r="E558" t="s">
+        <v>46</v>
+      </c>
+      <c r="F558" t="s">
+        <v>111</v>
+      </c>
+      <c r="G558" t="s">
+        <v>376</v>
+      </c>
+      <c r="H558" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="B559" s="6"/>
+      <c r="C559" s="6"/>
+      <c r="D559" s="6"/>
+      <c r="E559" s="6"/>
+      <c r="F559" s="6"/>
+      <c r="G559" s="6"/>
+      <c r="H559" s="6"/>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B561" s="7"/>
+      <c r="C561" s="7"/>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>52</v>
+      </c>
+      <c r="B562" t="s">
+        <v>53</v>
+      </c>
+      <c r="C562" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>379</v>
+      </c>
+      <c r="B563" t="s">
+        <v>205</v>
+      </c>
+      <c r="C563" s="4" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>1871</v>
+      </c>
+      <c r="B564" t="s">
+        <v>205</v>
+      </c>
+      <c r="C564" s="4" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="B566" s="8"/>
+      <c r="C566" s="8"/>
+      <c r="D566" s="8"/>
+      <c r="E566" s="8"/>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>70</v>
+      </c>
+      <c r="B567" t="s">
+        <v>71</v>
+      </c>
+      <c r="C567" t="s">
+        <v>34</v>
+      </c>
+      <c r="D567" t="s">
+        <v>23</v>
+      </c>
+      <c r="E567" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>45</v>
+      </c>
+      <c r="B568" t="s">
+        <v>370</v>
+      </c>
+      <c r="C568" t="s">
+        <v>374</v>
+      </c>
+      <c r="D568" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="E568" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>45</v>
+      </c>
+      <c r="B569" t="s">
+        <v>370</v>
+      </c>
+      <c r="C569" t="s">
+        <v>374</v>
+      </c>
+      <c r="D569" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="E569" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B571" s="3"/>
+      <c r="C571" s="3"/>
+      <c r="D571" s="3"/>
+      <c r="E571" s="3"/>
+      <c r="F571" s="3"/>
+      <c r="G571" s="3"/>
+      <c r="H571" s="3"/>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>34</v>
+      </c>
+      <c r="B572" t="s">
+        <v>35</v>
+      </c>
+      <c r="C572" t="s">
+        <v>36</v>
+      </c>
+      <c r="D572" t="s">
+        <v>37</v>
+      </c>
+      <c r="E572" t="s">
+        <v>38</v>
+      </c>
+      <c r="F572" t="s">
+        <v>39</v>
+      </c>
+      <c r="G572" t="s">
+        <v>40</v>
+      </c>
+      <c r="H572" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>95</v>
+      </c>
+      <c r="B573" t="s">
+        <v>96</v>
+      </c>
+      <c r="C573" t="s">
+        <v>80</v>
+      </c>
+      <c r="D573" t="s">
+        <v>45</v>
+      </c>
+      <c r="E573" t="s">
+        <v>46</v>
+      </c>
+      <c r="F573" t="s">
+        <v>45</v>
+      </c>
+      <c r="G573" t="s">
+        <v>45</v>
+      </c>
+      <c r="H573" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B574" s="6"/>
+      <c r="C574" s="6"/>
+      <c r="D574" s="6"/>
+      <c r="E574" s="6"/>
+      <c r="F574" s="6"/>
+      <c r="G574" s="6"/>
+      <c r="H574" s="6"/>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B576" s="7"/>
+      <c r="C576" s="7"/>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>52</v>
+      </c>
+      <c r="B577" t="s">
+        <v>53</v>
+      </c>
+      <c r="C577" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>83</v>
+      </c>
+      <c r="B578" t="s">
+        <v>75</v>
+      </c>
+      <c r="C578" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="B580" s="8"/>
+      <c r="C580" s="8"/>
+      <c r="D580" s="8"/>
+      <c r="E580" s="8"/>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>70</v>
+      </c>
+      <c r="B581" t="s">
+        <v>71</v>
+      </c>
+      <c r="C581" t="s">
+        <v>34</v>
+      </c>
+      <c r="D581" t="s">
+        <v>23</v>
+      </c>
+      <c r="E581" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>45</v>
+      </c>
+      <c r="B582" t="s">
+        <v>75</v>
+      </c>
+      <c r="C582" t="s">
+        <v>95</v>
+      </c>
+      <c r="D582" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E582" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B584" s="3"/>
+      <c r="C584" s="3"/>
+      <c r="D584" s="3"/>
+      <c r="E584" s="3"/>
+      <c r="F584" s="3"/>
+      <c r="G584" s="3"/>
+      <c r="H584" s="3"/>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>34</v>
+      </c>
+      <c r="B585" t="s">
+        <v>35</v>
+      </c>
+      <c r="C585" t="s">
+        <v>36</v>
+      </c>
+      <c r="D585" t="s">
+        <v>37</v>
+      </c>
+      <c r="E585" t="s">
+        <v>38</v>
+      </c>
+      <c r="F585" t="s">
+        <v>39</v>
+      </c>
+      <c r="G585" t="s">
+        <v>40</v>
+      </c>
+      <c r="H585" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>388</v>
+      </c>
+      <c r="B586" t="s">
+        <v>389</v>
+      </c>
+      <c r="C586" t="s">
+        <v>236</v>
+      </c>
+      <c r="D586" t="s">
+        <v>45</v>
+      </c>
+      <c r="E586" t="s">
+        <v>46</v>
+      </c>
+      <c r="F586" t="s">
+        <v>111</v>
+      </c>
+      <c r="G586" t="s">
+        <v>390</v>
+      </c>
+      <c r="H586" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="B587" s="6"/>
+      <c r="C587" s="6"/>
+      <c r="D587" s="6"/>
+      <c r="E587" s="6"/>
+      <c r="F587" s="6"/>
+      <c r="G587" s="6"/>
+      <c r="H587" s="6"/>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B589" s="7"/>
+      <c r="C589" s="7"/>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>52</v>
+      </c>
+      <c r="B590" t="s">
+        <v>53</v>
+      </c>
+      <c r="C590" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>2771</v>
+      </c>
+      <c r="B591" t="s">
+        <v>75</v>
+      </c>
+      <c r="C591" s="4" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>2902</v>
+      </c>
+      <c r="B592" t="s">
+        <v>232</v>
+      </c>
+      <c r="C592" s="4" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B594" s="8"/>
+      <c r="C594" s="8"/>
+      <c r="D594" s="8"/>
+      <c r="E594" s="8"/>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>70</v>
+      </c>
+      <c r="B595" t="s">
+        <v>71</v>
+      </c>
+      <c r="C595" t="s">
+        <v>34</v>
+      </c>
+      <c r="D595" t="s">
+        <v>23</v>
+      </c>
+      <c r="E595" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>45</v>
+      </c>
+      <c r="B596" t="s">
+        <v>75</v>
+      </c>
+      <c r="C596" t="s">
+        <v>388</v>
+      </c>
+      <c r="D596" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="E596" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>45</v>
+      </c>
+      <c r="B597" t="s">
+        <v>145</v>
+      </c>
+      <c r="C597" t="s">
+        <v>388</v>
+      </c>
+      <c r="D597" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="E597" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="B599" s="3"/>
+      <c r="C599" s="3"/>
+      <c r="D599" s="3"/>
+      <c r="E599" s="3"/>
+      <c r="F599" s="3"/>
+      <c r="G599" s="3"/>
+      <c r="H599" s="3"/>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>34</v>
+      </c>
+      <c r="B600" t="s">
+        <v>35</v>
+      </c>
+      <c r="C600" t="s">
+        <v>36</v>
+      </c>
+      <c r="D600" t="s">
+        <v>37</v>
+      </c>
+      <c r="E600" t="s">
+        <v>38</v>
+      </c>
+      <c r="F600" t="s">
+        <v>39</v>
+      </c>
+      <c r="G600" t="s">
+        <v>40</v>
+      </c>
+      <c r="H600" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>102</v>
+      </c>
+      <c r="B601" t="s">
+        <v>103</v>
+      </c>
+      <c r="C601" t="s">
+        <v>80</v>
+      </c>
+      <c r="D601" t="s">
+        <v>45</v>
+      </c>
+      <c r="E601" t="s">
+        <v>46</v>
+      </c>
+      <c r="F601" t="s">
+        <v>45</v>
+      </c>
+      <c r="G601" t="s">
+        <v>45</v>
+      </c>
+      <c r="H601" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="B602" s="6"/>
+      <c r="C602" s="6"/>
+      <c r="D602" s="6"/>
+      <c r="E602" s="6"/>
+      <c r="F602" s="6"/>
+      <c r="G602" s="6"/>
+      <c r="H602" s="6"/>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B604" s="7"/>
+      <c r="C604" s="7"/>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>52</v>
+      </c>
+      <c r="B605" t="s">
+        <v>53</v>
+      </c>
+      <c r="C605" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>83</v>
+      </c>
+      <c r="B606" t="s">
+        <v>75</v>
+      </c>
+      <c r="C606" s="4" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="B608" s="8"/>
+      <c r="C608" s="8"/>
+      <c r="D608" s="8"/>
+      <c r="E608" s="8"/>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>70</v>
+      </c>
+      <c r="B609" t="s">
+        <v>71</v>
+      </c>
+      <c r="C609" t="s">
+        <v>34</v>
+      </c>
+      <c r="D609" t="s">
+        <v>23</v>
+      </c>
+      <c r="E609" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>45</v>
+      </c>
+      <c r="B610" t="s">
+        <v>75</v>
+      </c>
+      <c r="C610" t="s">
+        <v>102</v>
+      </c>
+      <c r="D610" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E610" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B612" s="3"/>
+      <c r="C612" s="3"/>
+      <c r="D612" s="3"/>
+      <c r="E612" s="3"/>
+      <c r="F612" s="3"/>
+      <c r="G612" s="3"/>
+      <c r="H612" s="3"/>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>34</v>
+      </c>
+      <c r="B613" t="s">
+        <v>35</v>
+      </c>
+      <c r="C613" t="s">
+        <v>36</v>
+      </c>
+      <c r="D613" t="s">
+        <v>37</v>
+      </c>
+      <c r="E613" t="s">
+        <v>38</v>
+      </c>
+      <c r="F613" t="s">
+        <v>39</v>
+      </c>
+      <c r="G613" t="s">
+        <v>40</v>
+      </c>
+      <c r="H613" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>401</v>
+      </c>
+      <c r="B614" t="s">
+        <v>402</v>
+      </c>
+      <c r="C614" t="s">
+        <v>80</v>
+      </c>
+      <c r="D614" t="s">
+        <v>45</v>
+      </c>
+      <c r="E614" t="s">
+        <v>46</v>
+      </c>
+      <c r="F614" t="s">
+        <v>45</v>
+      </c>
+      <c r="G614" t="s">
+        <v>45</v>
+      </c>
+      <c r="H614" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="B615" s="6"/>
+      <c r="C615" s="6"/>
+      <c r="D615" s="6"/>
+      <c r="E615" s="6"/>
+      <c r="F615" s="6"/>
+      <c r="G615" s="6"/>
+      <c r="H615" s="6"/>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B617" s="7"/>
+      <c r="C617" s="7"/>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>52</v>
+      </c>
+      <c r="B618" t="s">
+        <v>53</v>
+      </c>
+      <c r="C618" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>83</v>
+      </c>
+      <c r="B619" t="s">
+        <v>405</v>
+      </c>
+      <c r="C619" s="4" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="B621" s="8"/>
+      <c r="C621" s="8"/>
+      <c r="D621" s="8"/>
+      <c r="E621" s="8"/>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>70</v>
+      </c>
+      <c r="B622" t="s">
+        <v>71</v>
+      </c>
+      <c r="C622" t="s">
+        <v>34</v>
+      </c>
+      <c r="D622" t="s">
+        <v>23</v>
+      </c>
+      <c r="E622" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>45</v>
+      </c>
+      <c r="B623" t="s">
+        <v>405</v>
+      </c>
+      <c r="C623" t="s">
+        <v>401</v>
+      </c>
+      <c r="D623" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="E623" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B625" s="3"/>
+      <c r="C625" s="3"/>
+      <c r="D625" s="3"/>
+      <c r="E625" s="3"/>
+      <c r="F625" s="3"/>
+      <c r="G625" s="3"/>
+      <c r="H625" s="3"/>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>34</v>
+      </c>
+      <c r="B626" t="s">
+        <v>35</v>
+      </c>
+      <c r="C626" t="s">
+        <v>36</v>
+      </c>
+      <c r="D626" t="s">
+        <v>37</v>
+      </c>
+      <c r="E626" t="s">
+        <v>38</v>
+      </c>
+      <c r="F626" t="s">
+        <v>39</v>
+      </c>
+      <c r="G626" t="s">
+        <v>40</v>
+      </c>
+      <c r="H626" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>409</v>
+      </c>
+      <c r="B627" t="s">
+        <v>410</v>
+      </c>
+      <c r="C627" t="s">
+        <v>133</v>
+      </c>
+      <c r="D627" t="s">
+        <v>45</v>
+      </c>
+      <c r="E627" t="s">
+        <v>46</v>
+      </c>
+      <c r="F627" t="s">
+        <v>47</v>
+      </c>
+      <c r="G627" t="s">
+        <v>411</v>
+      </c>
+      <c r="H627" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B628" s="6"/>
+      <c r="C628" s="6"/>
+      <c r="D628" s="6"/>
+      <c r="E628" s="6"/>
+      <c r="F628" s="6"/>
+      <c r="G628" s="6"/>
+      <c r="H628" s="6"/>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="B630" s="7"/>
+      <c r="C630" s="7"/>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>52</v>
+      </c>
+      <c r="B631" t="s">
+        <v>53</v>
+      </c>
+      <c r="C631" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>646</v>
+      </c>
+      <c r="B632" t="s">
+        <v>413</v>
+      </c>
+      <c r="C632" s="4" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="B634" s="8"/>
+      <c r="C634" s="8"/>
+      <c r="D634" s="8"/>
+      <c r="E634" s="8"/>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>70</v>
+      </c>
+      <c r="B635" t="s">
+        <v>71</v>
+      </c>
+      <c r="C635" t="s">
+        <v>34</v>
+      </c>
+      <c r="D635" t="s">
+        <v>23</v>
+      </c>
+      <c r="E635" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>45</v>
+      </c>
+      <c r="B636" t="s">
+        <v>209</v>
+      </c>
+      <c r="C636" t="s">
+        <v>409</v>
+      </c>
+      <c r="D636" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="E636" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B638" s="3"/>
+      <c r="C638" s="3"/>
+      <c r="D638" s="3"/>
+      <c r="E638" s="3"/>
+      <c r="F638" s="3"/>
+      <c r="G638" s="3"/>
+      <c r="H638" s="3"/>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>34</v>
+      </c>
+      <c r="B639" t="s">
+        <v>35</v>
+      </c>
+      <c r="C639" t="s">
+        <v>36</v>
+      </c>
+      <c r="D639" t="s">
+        <v>37</v>
+      </c>
+      <c r="E639" t="s">
+        <v>38</v>
+      </c>
+      <c r="F639" t="s">
+        <v>39</v>
+      </c>
+      <c r="G639" t="s">
+        <v>40</v>
+      </c>
+      <c r="H639" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>417</v>
+      </c>
+      <c r="B640" t="s">
+        <v>418</v>
+      </c>
+      <c r="C640" t="s">
+        <v>236</v>
+      </c>
+      <c r="D640" t="s">
+        <v>45</v>
+      </c>
+      <c r="E640" t="s">
+        <v>46</v>
+      </c>
+      <c r="F640" t="s">
+        <v>111</v>
+      </c>
+      <c r="G640" t="s">
+        <v>419</v>
+      </c>
+      <c r="H640" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B641" s="6"/>
+      <c r="C641" s="6"/>
+      <c r="D641" s="6"/>
+      <c r="E641" s="6"/>
+      <c r="F641" s="6"/>
+      <c r="G641" s="6"/>
+      <c r="H641" s="6"/>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B643" s="7"/>
+      <c r="C643" s="7"/>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>52</v>
+      </c>
+      <c r="B644" t="s">
+        <v>53</v>
+      </c>
+      <c r="C644" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>250000003</v>
+      </c>
+      <c r="B645" t="s">
+        <v>421</v>
+      </c>
+      <c r="C645" s="4" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="B647" s="8"/>
+      <c r="C647" s="8"/>
+      <c r="D647" s="8"/>
+      <c r="E647" s="8"/>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>70</v>
+      </c>
+      <c r="B648" t="s">
+        <v>71</v>
+      </c>
+      <c r="C648" t="s">
+        <v>34</v>
+      </c>
+      <c r="D648" t="s">
+        <v>23</v>
+      </c>
+      <c r="E648" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>45</v>
+      </c>
+      <c r="B649" t="s">
+        <v>421</v>
+      </c>
+      <c r="C649" t="s">
+        <v>417</v>
+      </c>
+      <c r="D649" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="E649" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="B651" s="3"/>
+      <c r="C651" s="3"/>
+      <c r="D651" s="3"/>
+      <c r="E651" s="3"/>
+      <c r="F651" s="3"/>
+      <c r="G651" s="3"/>
+      <c r="H651" s="3"/>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>34</v>
+      </c>
+      <c r="B652" t="s">
+        <v>35</v>
+      </c>
+      <c r="C652" t="s">
+        <v>36</v>
+      </c>
+      <c r="D652" t="s">
+        <v>37</v>
+      </c>
+      <c r="E652" t="s">
+        <v>38</v>
+      </c>
+      <c r="F652" t="s">
+        <v>39</v>
+      </c>
+      <c r="G652" t="s">
+        <v>40</v>
+      </c>
+      <c r="H652" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>425</v>
+      </c>
+      <c r="B653" t="s">
+        <v>426</v>
+      </c>
+      <c r="C653" t="s">
+        <v>427</v>
+      </c>
+      <c r="D653" t="s">
+        <v>45</v>
+      </c>
+      <c r="E653" t="s">
+        <v>46</v>
+      </c>
+      <c r="F653" t="s">
+        <v>111</v>
+      </c>
+      <c r="G653" t="s">
+        <v>428</v>
+      </c>
+      <c r="H653" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B654" s="6"/>
+      <c r="C654" s="6"/>
+      <c r="D654" s="6"/>
+      <c r="E654" s="6"/>
+      <c r="F654" s="6"/>
+      <c r="G654" s="6"/>
+      <c r="H654" s="6"/>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B656" s="7"/>
+      <c r="C656" s="7"/>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>52</v>
+      </c>
+      <c r="B657" t="s">
+        <v>53</v>
+      </c>
+      <c r="C657" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>2866</v>
+      </c>
+      <c r="B658" t="s">
+        <v>405</v>
+      </c>
+      <c r="C658" s="4" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B660" s="8"/>
+      <c r="C660" s="8"/>
+      <c r="D660" s="8"/>
+      <c r="E660" s="8"/>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>70</v>
+      </c>
+      <c r="B661" t="s">
+        <v>71</v>
+      </c>
+      <c r="C661" t="s">
+        <v>34</v>
+      </c>
+      <c r="D661" t="s">
+        <v>23</v>
+      </c>
+      <c r="E661" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>45</v>
+      </c>
+      <c r="B662" t="s">
+        <v>353</v>
+      </c>
+      <c r="C662" t="s">
+        <v>425</v>
+      </c>
+      <c r="D662" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="E662" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="B664" s="3"/>
+      <c r="C664" s="3"/>
+      <c r="D664" s="3"/>
+      <c r="E664" s="3"/>
+      <c r="F664" s="3"/>
+      <c r="G664" s="3"/>
+      <c r="H664" s="3"/>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>34</v>
+      </c>
+      <c r="B665" t="s">
+        <v>35</v>
+      </c>
+      <c r="C665" t="s">
+        <v>36</v>
+      </c>
+      <c r="D665" t="s">
+        <v>37</v>
+      </c>
+      <c r="E665" t="s">
+        <v>38</v>
+      </c>
+      <c r="F665" t="s">
+        <v>39</v>
+      </c>
+      <c r="G665" t="s">
+        <v>40</v>
+      </c>
+      <c r="H665" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>434</v>
+      </c>
+      <c r="B666" t="s">
+        <v>435</v>
+      </c>
+      <c r="C666" t="s">
+        <v>164</v>
+      </c>
+      <c r="D666" t="s">
+        <v>45</v>
+      </c>
+      <c r="E666" t="s">
+        <v>46</v>
+      </c>
+      <c r="F666" t="s">
+        <v>111</v>
+      </c>
+      <c r="G666" t="s">
+        <v>436</v>
+      </c>
+      <c r="H666" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="B667" s="6"/>
+      <c r="C667" s="6"/>
+      <c r="D667" s="6"/>
+      <c r="E667" s="6"/>
+      <c r="F667" s="6"/>
+      <c r="G667" s="6"/>
+      <c r="H667" s="6"/>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B669" s="7"/>
+      <c r="C669" s="7"/>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>52</v>
+      </c>
+      <c r="B670" t="s">
+        <v>53</v>
+      </c>
+      <c r="C670" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>2848</v>
+      </c>
+      <c r="B671" t="s">
+        <v>308</v>
+      </c>
+      <c r="C671" s="4" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>2849</v>
+      </c>
+      <c r="B672" t="s">
+        <v>308</v>
+      </c>
+      <c r="C672" s="4" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>2847</v>
+      </c>
+      <c r="B673" t="s">
+        <v>308</v>
+      </c>
+      <c r="C673" s="4" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="B675" s="8"/>
+      <c r="C675" s="8"/>
+      <c r="D675" s="8"/>
+      <c r="E675" s="8"/>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>70</v>
+      </c>
+      <c r="B676" t="s">
+        <v>71</v>
+      </c>
+      <c r="C676" t="s">
+        <v>34</v>
+      </c>
+      <c r="D676" t="s">
+        <v>23</v>
+      </c>
+      <c r="E676" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>45</v>
+      </c>
+      <c r="B677" t="s">
+        <v>145</v>
+      </c>
+      <c r="C677" t="s">
+        <v>434</v>
+      </c>
+      <c r="D677" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="E677" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>45</v>
+      </c>
+      <c r="B678" t="s">
+        <v>145</v>
+      </c>
+      <c r="C678" t="s">
+        <v>434</v>
+      </c>
+      <c r="D678" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="E678" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>45</v>
+      </c>
+      <c r="B679" t="s">
+        <v>145</v>
+      </c>
+      <c r="C679" t="s">
+        <v>434</v>
+      </c>
+      <c r="D679" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="E679" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B681" s="3"/>
+      <c r="C681" s="3"/>
+      <c r="D681" s="3"/>
+      <c r="E681" s="3"/>
+      <c r="F681" s="3"/>
+      <c r="G681" s="3"/>
+      <c r="H681" s="3"/>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>34</v>
+      </c>
+      <c r="B682" t="s">
+        <v>35</v>
+      </c>
+      <c r="C682" t="s">
+        <v>36</v>
+      </c>
+      <c r="D682" t="s">
+        <v>37</v>
+      </c>
+      <c r="E682" t="s">
+        <v>38</v>
+      </c>
+      <c r="F682" t="s">
+        <v>39</v>
+      </c>
+      <c r="G682" t="s">
+        <v>40</v>
+      </c>
+      <c r="H682" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>444</v>
+      </c>
+      <c r="B683" t="s">
+        <v>445</v>
+      </c>
+      <c r="C683" t="s">
+        <v>236</v>
+      </c>
+      <c r="D683" t="s">
+        <v>45</v>
+      </c>
+      <c r="E683" t="s">
+        <v>46</v>
+      </c>
+      <c r="F683" t="s">
+        <v>111</v>
+      </c>
+      <c r="G683" t="s">
+        <v>446</v>
+      </c>
+      <c r="H683" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B684" s="6"/>
+      <c r="C684" s="6"/>
+      <c r="D684" s="6"/>
+      <c r="E684" s="6"/>
+      <c r="F684" s="6"/>
+      <c r="G684" s="6"/>
+      <c r="H684" s="6"/>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B686" s="7"/>
+      <c r="C686" s="7"/>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>52</v>
+      </c>
+      <c r="B687" t="s">
+        <v>53</v>
+      </c>
+      <c r="C687" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>30</v>
+      </c>
+      <c r="B688" t="s">
+        <v>209</v>
+      </c>
+      <c r="C688" s="4" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="B690" s="8"/>
+      <c r="C690" s="8"/>
+      <c r="D690" s="8"/>
+      <c r="E690" s="8"/>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>70</v>
+      </c>
+      <c r="B691" t="s">
+        <v>71</v>
+      </c>
+      <c r="C691" t="s">
+        <v>34</v>
+      </c>
+      <c r="D691" t="s">
+        <v>23</v>
+      </c>
+      <c r="E691" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>45</v>
+      </c>
+      <c r="B692" t="s">
+        <v>209</v>
+      </c>
+      <c r="C692" t="s">
+        <v>444</v>
+      </c>
+      <c r="D692" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="E692" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A57:H57"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A63:E63"/>
+    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A76:E76"/>
+    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A83:H83"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A96:H96"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="A102:E102"/>
+    <mergeCell ref="A106:H106"/>
+    <mergeCell ref="A109:H109"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A125:H125"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A130:C130"/>
+    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="A144:H144"/>
+    <mergeCell ref="A147:H147"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="A153:E153"/>
+    <mergeCell ref="A157:H157"/>
+    <mergeCell ref="A160:H160"/>
+    <mergeCell ref="A162:C162"/>
+    <mergeCell ref="A166:E166"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A173:H173"/>
+    <mergeCell ref="A175:C175"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A183:H183"/>
+    <mergeCell ref="A186:H186"/>
+    <mergeCell ref="A188:C188"/>
+    <mergeCell ref="A192:E192"/>
+    <mergeCell ref="A196:H196"/>
+    <mergeCell ref="A199:H199"/>
+    <mergeCell ref="A201:C201"/>
+    <mergeCell ref="A206:E206"/>
+    <mergeCell ref="A211:H211"/>
+    <mergeCell ref="A214:H214"/>
+    <mergeCell ref="A216:C216"/>
+    <mergeCell ref="A222:E222"/>
+    <mergeCell ref="A228:H228"/>
+    <mergeCell ref="A231:H231"/>
+    <mergeCell ref="A233:C233"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="A241:H241"/>
+    <mergeCell ref="A244:H244"/>
+    <mergeCell ref="A246:C246"/>
+    <mergeCell ref="A250:E250"/>
+    <mergeCell ref="A254:H254"/>
+    <mergeCell ref="A257:H257"/>
+    <mergeCell ref="A259:C259"/>
+    <mergeCell ref="A264:E264"/>
+    <mergeCell ref="A269:H269"/>
+    <mergeCell ref="A272:H272"/>
+    <mergeCell ref="A274:C274"/>
+    <mergeCell ref="A279:E279"/>
+    <mergeCell ref="A284:H284"/>
+    <mergeCell ref="A287:H287"/>
+    <mergeCell ref="A289:C289"/>
+    <mergeCell ref="A294:E294"/>
+    <mergeCell ref="A299:H299"/>
+    <mergeCell ref="A302:H302"/>
+    <mergeCell ref="A304:C304"/>
+    <mergeCell ref="A308:E308"/>
+    <mergeCell ref="A312:H312"/>
+    <mergeCell ref="A315:H315"/>
+    <mergeCell ref="A317:C317"/>
+    <mergeCell ref="A325:E325"/>
+    <mergeCell ref="A333:H333"/>
+    <mergeCell ref="A336:H336"/>
+    <mergeCell ref="A338:C338"/>
+    <mergeCell ref="A342:E342"/>
+    <mergeCell ref="A346:H346"/>
+    <mergeCell ref="A349:H349"/>
+    <mergeCell ref="A351:C351"/>
+    <mergeCell ref="A356:E356"/>
+    <mergeCell ref="A361:H361"/>
+    <mergeCell ref="A364:H364"/>
+    <mergeCell ref="A366:C366"/>
+    <mergeCell ref="A370:E370"/>
+    <mergeCell ref="A374:H374"/>
+    <mergeCell ref="A377:H377"/>
+    <mergeCell ref="A379:C379"/>
+    <mergeCell ref="A383:E383"/>
+    <mergeCell ref="A387:H387"/>
+    <mergeCell ref="A390:H390"/>
+    <mergeCell ref="A392:C392"/>
+    <mergeCell ref="A397:E397"/>
+    <mergeCell ref="A402:H402"/>
+    <mergeCell ref="A405:H405"/>
+    <mergeCell ref="A407:C407"/>
+    <mergeCell ref="A413:E413"/>
+    <mergeCell ref="A419:H419"/>
+    <mergeCell ref="A422:H422"/>
+    <mergeCell ref="A424:C424"/>
+    <mergeCell ref="A428:E428"/>
+    <mergeCell ref="A432:H432"/>
+    <mergeCell ref="A435:H435"/>
+    <mergeCell ref="A437:C437"/>
+    <mergeCell ref="A448:E448"/>
+    <mergeCell ref="A459:H459"/>
+    <mergeCell ref="A462:H462"/>
+    <mergeCell ref="A464:C464"/>
+    <mergeCell ref="A468:E468"/>
+    <mergeCell ref="A472:H472"/>
+    <mergeCell ref="A475:H475"/>
+    <mergeCell ref="A477:C477"/>
+    <mergeCell ref="A481:E481"/>
+    <mergeCell ref="A485:H485"/>
+    <mergeCell ref="A488:H488"/>
+    <mergeCell ref="A490:C490"/>
+    <mergeCell ref="A494:E494"/>
+    <mergeCell ref="A498:H498"/>
+    <mergeCell ref="A501:H501"/>
+    <mergeCell ref="A503:C503"/>
+    <mergeCell ref="A507:E507"/>
+    <mergeCell ref="A511:H511"/>
+    <mergeCell ref="A514:H514"/>
+    <mergeCell ref="A516:C516"/>
+    <mergeCell ref="A522:E522"/>
+    <mergeCell ref="A528:H528"/>
+    <mergeCell ref="A531:H531"/>
+    <mergeCell ref="A533:C533"/>
+    <mergeCell ref="A538:E538"/>
+    <mergeCell ref="A543:H543"/>
+    <mergeCell ref="A546:H546"/>
+    <mergeCell ref="A548:C548"/>
+    <mergeCell ref="A552:E552"/>
+    <mergeCell ref="A556:H556"/>
+    <mergeCell ref="A559:H559"/>
+    <mergeCell ref="A561:C561"/>
+    <mergeCell ref="A566:E566"/>
+    <mergeCell ref="A571:H571"/>
+    <mergeCell ref="A574:H574"/>
+    <mergeCell ref="A576:C576"/>
+    <mergeCell ref="A580:E580"/>
+    <mergeCell ref="A584:H584"/>
+    <mergeCell ref="A587:H587"/>
+    <mergeCell ref="A589:C589"/>
+    <mergeCell ref="A594:E594"/>
+    <mergeCell ref="A599:H599"/>
+    <mergeCell ref="A602:H602"/>
+    <mergeCell ref="A604:C604"/>
+    <mergeCell ref="A608:E608"/>
+    <mergeCell ref="A612:H612"/>
+    <mergeCell ref="A615:H615"/>
+    <mergeCell ref="A617:C617"/>
+    <mergeCell ref="A621:E621"/>
+    <mergeCell ref="A625:H625"/>
+    <mergeCell ref="A628:H628"/>
+    <mergeCell ref="A630:C630"/>
+    <mergeCell ref="A634:E634"/>
+    <mergeCell ref="A638:H638"/>
+    <mergeCell ref="A641:H641"/>
+    <mergeCell ref="A643:C643"/>
+    <mergeCell ref="A647:E647"/>
+    <mergeCell ref="A651:H651"/>
+    <mergeCell ref="A654:H654"/>
+    <mergeCell ref="A656:C656"/>
+    <mergeCell ref="A660:E660"/>
+    <mergeCell ref="A664:H664"/>
+    <mergeCell ref="A667:H667"/>
+    <mergeCell ref="A669:C669"/>
+    <mergeCell ref="A675:E675"/>
+    <mergeCell ref="A681:H681"/>
+    <mergeCell ref="A684:H684"/>
+    <mergeCell ref="A686:C686"/>
+    <mergeCell ref="A690:E690"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>