--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,198 +12,990 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>EMENDA PARLAMENTAR — COMISSAO SAUDE — Nº 015953/2024</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>COMISSAO SAUDE</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>015953/2024</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Fundo a Fundo</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>SAUDE</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
+    <t>São Pedro dos Crentes</t>
+  </si>
+  <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 197.273,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 192.787,60</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>97,7%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>57347 / 10857X</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>PAB CUSTEIO</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 201017 | Data: 01/02/2024 | Vl. Empenhado: R$ 32.271,57 | Vl. Liquidado: R$ 32.271,57 | Vl. Pago: R$ 32.271,57</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>L N COMBUSTIVEIS LTDA - EPP</t>
+  </si>
+  <si>
+    <t>09.225.609/0001-33</t>
+  </si>
+  <si>
+    <t>3.3.90.30.01</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>014/2024</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...26 lines deleted...]
-    <t>PAB CUSTEIO</t>
+    <t>Descrição:Contratação de empresa para fornecimento parcelado de combustíveis (Diesel Comum/Diesel S10/Gasolina Comum) à frota de veículos e máquinas pertencentes e/ou incorporados à Prefeitura de São Pedro dos Crentes.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 201017 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 6.443,22</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 9.323,79</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 7.983,36</t>
+  </si>
+  <si>
+    <t>R$ 8.521,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 201017 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501020 | Data: 01/05/2024 | Vl. Empenhado: R$ 10.182,00 | Vl. Liquidado: R$ 10.182,00 | Vl. Pago: R$ 10.182,00</t>
+  </si>
+  <si>
+    <t>MAY EMPREENDIMENTOS LTDA - ME</t>
+  </si>
+  <si>
+    <t>48.543.867/0001-10</t>
+  </si>
+  <si>
+    <t>3.3.90.30.23</t>
+  </si>
+  <si>
+    <t>198/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para confecção de camisetas e uniformes, para atender as necessidades das Secretarias Municipais de São Pedro dos Crentes/MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501020 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 5.180,00</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 5.002,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501020 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701038 | Data: 01/07/2024 | Vl. Empenhado: R$ 4.348,50 | Vl. Liquidado: R$ 4.348,50 | Vl. Pago: R$ 4.348,50</t>
+  </si>
+  <si>
+    <t>I C H C NASCIMENTO EIRELI - EPP</t>
+  </si>
+  <si>
+    <t>33.378.702/0001-62</t>
+  </si>
+  <si>
+    <t>4.4.90.52.99</t>
+  </si>
+  <si>
+    <t>174/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para aquisição de materiais permanentes para atender as necessidades das secretarias do município.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 701038 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.348,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 701038 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701037 | Data: 01/07/2024 | Vl. Empenhado: R$ 1.986,00 | Vl. Liquidado: R$ 1.986,00 | Vl. Pago: R$ 1.986,00</t>
+  </si>
+  <si>
+    <t>JF LOCAÇOES DE VEICULOS E MAQUINAS LTDA-ME</t>
+  </si>
+  <si>
+    <t>36.789.339/0001-66</t>
+  </si>
+  <si>
+    <t>3.3.90.30.39</t>
+  </si>
+  <si>
+    <t>161/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de pneus, para a frota de veículos e máquinas do Município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 701037 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.324,00</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 662,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 701037 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301003 | Data: 01/03/2024 | Vl. Empenhado: R$ 20.575,02 | Vl. Liquidado: R$ 20.575,02 | Vl. Pago: R$ 20.575,02</t>
+  </si>
+  <si>
+    <t>ALEANDRO GONÇALVES PASSARINHO - EPP</t>
+  </si>
+  <si>
+    <t>00.795.813/0001-15</t>
+  </si>
+  <si>
+    <t>3.3.90.30.36</t>
+  </si>
+  <si>
+    <t>022/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimentos de medicamentos em geral, insumos, materiais hospitalares, radiológicos, laboratoriais e medicamentos para a farmácia básica para atender as necessidades da Secretaria de Saúde do município e seus programas.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301003 (5 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.771,20</t>
+  </si>
+  <si>
+    <t>R$ 5.385,38</t>
+  </si>
+  <si>
+    <t>R$ 2.529,80</t>
+  </si>
+  <si>
+    <t>R$ 3.057,80</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 6.830,84</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301003 (5 registro(s))</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601025 | Data: 01/06/2024 | Vl. Empenhado: R$ 10.648,90 | Vl. Liquidado: R$ 10.648,90 | Vl. Pago: R$ 10.648,90</t>
+  </si>
+  <si>
+    <t>GENIVALDO PEREIRA DA SILVA - ME</t>
+  </si>
+  <si>
+    <t>49.667.096/0001-35</t>
+  </si>
+  <si>
+    <t>3.3.90.39.17</t>
+  </si>
+  <si>
+    <t>233/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para prestação de serviços da frota de veículos leves e pesados, para atender as secretarias municipais da Prefeitura de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601025 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 7.000,00</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.648,90</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601025 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701042 | Data: 01/07/2024 | Vl. Empenhado: R$ 4.080,00 | Vl. Liquidado: R$ 4.080,00 | Vl. Pago: R$ 4.080,00</t>
+  </si>
+  <si>
+    <t>M M JORGE SERVIÇOS E ASSESSORIOS - EPP</t>
+  </si>
+  <si>
+    <t>18.369.679/0001-56</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99</t>
+  </si>
+  <si>
+    <t>244/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 701042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 4.080,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 701042 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601006 | Data: 01/06/2024 | Vl. Empenhado: R$ 13.900,14 | Vl. Liquidado: R$ 13.900,14 | Vl. Pago: R$ 13.900,14</t>
+  </si>
+  <si>
+    <t>R M S DISTRIBUIDORA LTDA - EPP</t>
+  </si>
+  <si>
+    <t>52.676.825/0001-24</t>
+  </si>
+  <si>
+    <t>3.3.90.30.21</t>
+  </si>
+  <si>
+    <t>137/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de limpeza e utensílios de copa e cozinha para atender as necessidades de diversas secretarias do Município.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601006 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.494,94</t>
+  </si>
+  <si>
+    <t>R$ 4.942,75</t>
+  </si>
+  <si>
+    <t>R$ 5.462,45</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601006 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501016 | Data: 01/05/2024 | Vl. Empenhado: R$ 1.209,02 | Vl. Liquidado: R$ 1.209,02 | Vl. Pago: R$ 1.209,02</t>
+  </si>
+  <si>
+    <t>R C DA SILVA COMERCIO - EPP</t>
+  </si>
+  <si>
+    <t>17.796.154/0001-34</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99</t>
+  </si>
+  <si>
+    <t>099/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de construção, elétricos e hidráulicos, para atender as necessidades das secretarias do município de São Pedro dos Crentes.-MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.209,02</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 801001 | Data: 01/08/2024 | Vl. Empenhado: R$ 3.629,26 | Vl. Liquidado: R$ 3.629,26 | Vl. Pago: R$ 3.629,26</t>
+  </si>
+  <si>
+    <t>EQUATORIAL MARANHAO DISTRIBUIDORA DE ENERGIA S.A</t>
+  </si>
+  <si>
+    <t>06.272.793/0001-84</t>
+  </si>
+  <si>
+    <t>3.3.90.39.43</t>
+  </si>
+  <si>
+    <t>Descrição:Referente a serviços de energia eletrica fms da fatura agrupadora ubs 06/2024.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 801001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>FATURA</t>
+  </si>
+  <si>
+    <t>R$ 3.629,26</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 801001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 201016 | Data: 01/02/2024 | Vl. Empenhado: R$ 1.680,00 | Vl. Liquidado: R$ 1.680,00 | Vl. Pago: R$ 1.680,00</t>
+  </si>
+  <si>
+    <t>E DA S SANTOS DIGITAL NET - EPP</t>
+  </si>
+  <si>
+    <t>30.418.167/0001-38</t>
+  </si>
+  <si>
+    <t>3.3.90.39.47</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>160/2022</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa especializa em telecomunicações para o fornecimento de Internet Banda Larga dedicada por meio de comunicação via rede cabeada fibra óptica, na zona urbana e via rádio, na zona rural, distribuídos nas secretarias municipais do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 201016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 1.680,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 201016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701023 | Data: 01/07/2024 | Vl. Empenhado: R$ 4.893,51 | Vl. Liquidado: R$ 4.893,51 | Vl. Pago: R$ 4.893,51</t>
+  </si>
+  <si>
+    <t>E C DA SILVA EIRELI</t>
+  </si>
+  <si>
+    <t>32.547.417/0001-65</t>
+  </si>
+  <si>
+    <t>200/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de peças para a frota de veículos e máquinas do município de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 701023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.893,51</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 701023 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 801002 | Data: 01/08/2024 | Vl. Empenhado: R$ 8.816,00 | Vl. Liquidado: R$ 8.816,00 | Vl. Pago: R$ 8.816,00</t>
+  </si>
+  <si>
+    <t>SELMA S TELES PRODUÇÕES GRAFICAS</t>
+  </si>
+  <si>
+    <t>05.222.115/0001-44</t>
+  </si>
+  <si>
+    <t>273/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de serviços gráficos, para atender as necessidades das secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 801002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 8.816,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 801002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501017 | Data: 01/05/2024 | Vl. Empenhado: R$ 32.444,64 | Vl. Liquidado: R$ 32.444,64 | Vl. Pago: R$ 32.444,64</t>
+  </si>
+  <si>
+    <t>J P A JUNIOR COM. ATACADISTA DE MEDICAMENTOS LTDA/</t>
+  </si>
+  <si>
+    <t>22.140.414/0001-59</t>
+  </si>
+  <si>
+    <t>027/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501017 (10 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 4.574,87</t>
+  </si>
+  <si>
+    <t>R$ 1.415,22</t>
+  </si>
+  <si>
+    <t>R$ 609,97</t>
+  </si>
+  <si>
+    <t>R$ 3.071,64</t>
+  </si>
+  <si>
+    <t>R$ 5.009,77</t>
+  </si>
+  <si>
+    <t>R$ 4.991,02</t>
+  </si>
+  <si>
+    <t>R$ 3.806,06</t>
+  </si>
+  <si>
+    <t>R$ 2.631,74</t>
+  </si>
+  <si>
+    <t>R$ 3.558,57</t>
+  </si>
+  <si>
+    <t>R$ 2.775,78</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501017 (10 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 809006 | Data: 09/08/2024 | Vl. Empenhado: R$ 3.187,00 | Vl. Liquidado: R$ 3.187,00 | Vl. Pago: R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>HORÁCIO JORGE DE MACEDO SEGUNDO</t>
+  </si>
+  <si>
+    <t>046.057.923-17</t>
+  </si>
+  <si>
+    <t>3.3.90.36.30</t>
+  </si>
+  <si>
+    <t>Descrição:Referente a prestação de serviços médicos ortopedista.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 809006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>RECIBO</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.187,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 809006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401002 | Data: 01/04/2024 | Vl. Empenhado: R$ 9.804,26 | Vl. Liquidado: R$ 9.804,26 | Vl. Pago: R$ 9.804,26</t>
+  </si>
+  <si>
+    <t>B N RERESENTAÇÕES LTDA-ME</t>
+  </si>
+  <si>
+    <t>10.749.855/0001-73</t>
+  </si>
+  <si>
+    <t>031/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 6.823,47</t>
+  </si>
+  <si>
+    <t>R$ 2.980,79</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401002 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401003 | Data: 01/04/2024 | Vl. Empenhado: R$ 2.778,38 | Vl. Liquidado: R$ 2.778,38 | Vl. Pago: R$ 2.778,38</t>
+  </si>
+  <si>
+    <t>J V DA SILVA MATERIAIS DE CONSTRUÇÃO - ME</t>
+  </si>
+  <si>
+    <t>11.454.699/0001-86</t>
+  </si>
+  <si>
+    <t>094/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de construção, elétricos e hidráulicos, para atender as necessidades das secretarias do município de São Pedro dos Crentes.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 2.778,38</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301002 | Data: 01/03/2024 | Vl. Empenhado: R$ 14.231,30 | Vl. Liquidado: R$ 14.231,30 | Vl. Pago: R$ 14.231,30</t>
+  </si>
+  <si>
+    <t>3.3.90.30.07</t>
+  </si>
+  <si>
+    <t>034/2024</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301002 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.275,75</t>
+  </si>
+  <si>
+    <t>R$ 4.282,16</t>
+  </si>
+  <si>
+    <t>R$ 4.654,60</t>
+  </si>
+  <si>
+    <t>R$ 3.018,79</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301002 (4 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 405002 | Data: 05/04/2024 | Vl. Empenhado: R$ 6.641,38 | Vl. Liquidado: R$ 6.641,38 | Vl. Pago: R$ 6.641,38</t>
+  </si>
+  <si>
+    <t>121/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 405002 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.174,11</t>
+  </si>
+  <si>
+    <t>R$ 1.188,87</t>
+  </si>
+  <si>
+    <t>R$ 278,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 405002 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 801004 | Data: 01/08/2024 | Vl. Empenhado: R$ 3.645,50 | Vl. Liquidado: R$ 3.645,50 | Vl. Pago: R$ 3.645,50</t>
+  </si>
+  <si>
+    <t>SANTOS COELHO COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>27.800.493/0001-09</t>
+  </si>
+  <si>
+    <t>046/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de gêneros alimentícios para atender as necessidades de diversas secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 801004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 3.645,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 801004 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 830035 | Data: 30/08/2024 | Vl. Empenhado: R$ 1.835,22 | Vl. Liquidado: R$ 1.835,22 | Vl. Pago: R$ 1.835,22</t>
+  </si>
+  <si>
+    <t>FOLPAG- SEC. MUN. DE SAÚDE- HOSPITAL - EFETIVOS</t>
+  </si>
+  <si>
+    <t>3.1.90.11.01</t>
+  </si>
+  <si>
+    <t>Descrição:Valor que se empenha referente a folpag fms efetivos.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 830035 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>FOLHA</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 1.835,22</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 830035 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -469,193 +1261,4149 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D339" sqref="D339"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>15</v>
       </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:4">
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:4">
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>816</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>817</v>
+      </c>
+      <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>835</v>
+      </c>
+      <c r="B23" t="s">
+        <v>60</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>834</v>
+      </c>
+      <c r="B24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...22 lines deleted...]
-        <v>32</v>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E30" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" t="s">
+        <v>40</v>
+      </c>
+      <c r="F34" t="s">
+        <v>41</v>
+      </c>
+      <c r="G34" t="s">
+        <v>42</v>
+      </c>
+      <c r="H34" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>70</v>
+      </c>
+      <c r="B35" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
+        <v>47</v>
+      </c>
+      <c r="E35" t="s">
+        <v>48</v>
+      </c>
+      <c r="F35" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" t="s">
+        <v>73</v>
+      </c>
+      <c r="H35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>240000233</v>
+      </c>
+      <c r="B40" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>240000262</v>
+      </c>
+      <c r="B41" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" t="s">
+        <v>56</v>
+      </c>
+      <c r="C45" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E45" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" t="s">
+        <v>70</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="E46" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>36</v>
+      </c>
+      <c r="B49" t="s">
+        <v>37</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" t="s">
+        <v>39</v>
+      </c>
+      <c r="E49" t="s">
+        <v>40</v>
+      </c>
+      <c r="F49" t="s">
+        <v>41</v>
+      </c>
+      <c r="G49" t="s">
+        <v>42</v>
+      </c>
+      <c r="H49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" t="s">
+        <v>84</v>
+      </c>
+      <c r="D50" t="s">
+        <v>47</v>
+      </c>
+      <c r="E50" t="s">
+        <v>48</v>
+      </c>
+      <c r="F50" t="s">
+        <v>49</v>
+      </c>
+      <c r="G50" t="s">
+        <v>85</v>
+      </c>
+      <c r="H50" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>54</v>
+      </c>
+      <c r="B54" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>4827</v>
+      </c>
+      <c r="B55" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="8"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>64</v>
+      </c>
+      <c r="B58" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>47</v>
+      </c>
+      <c r="B59" t="s">
+        <v>56</v>
+      </c>
+      <c r="C59" t="s">
+        <v>82</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E59" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61" s="3"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>36</v>
+      </c>
+      <c r="B62" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" t="s">
+        <v>39</v>
+      </c>
+      <c r="E62" t="s">
+        <v>40</v>
+      </c>
+      <c r="F62" t="s">
+        <v>41</v>
+      </c>
+      <c r="G62" t="s">
+        <v>42</v>
+      </c>
+      <c r="H62" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>91</v>
+      </c>
+      <c r="B63" t="s">
+        <v>92</v>
+      </c>
+      <c r="C63" t="s">
+        <v>93</v>
+      </c>
+      <c r="D63" t="s">
+        <v>47</v>
+      </c>
+      <c r="E63" t="s">
+        <v>48</v>
+      </c>
+      <c r="F63" t="s">
+        <v>49</v>
+      </c>
+      <c r="G63" t="s">
+        <v>94</v>
+      </c>
+      <c r="H63" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>54</v>
+      </c>
+      <c r="B67" t="s">
+        <v>55</v>
+      </c>
+      <c r="C67" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>1169</v>
+      </c>
+      <c r="B68" t="s">
+        <v>56</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>1198</v>
+      </c>
+      <c r="B69" t="s">
+        <v>98</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B71" s="8"/>
+      <c r="C71" s="8"/>
+      <c r="D71" s="8"/>
+      <c r="E71" s="8"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>64</v>
+      </c>
+      <c r="B72" t="s">
+        <v>65</v>
+      </c>
+      <c r="C72" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72" t="s">
+        <v>25</v>
+      </c>
+      <c r="E72" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73" t="s">
+        <v>101</v>
+      </c>
+      <c r="C73" t="s">
+        <v>91</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E73" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>47</v>
+      </c>
+      <c r="B74" t="s">
+        <v>60</v>
+      </c>
+      <c r="C74" t="s">
+        <v>91</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E74" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B76" s="3"/>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>36</v>
+      </c>
+      <c r="B77" t="s">
+        <v>37</v>
+      </c>
+      <c r="C77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77" t="s">
+        <v>39</v>
+      </c>
+      <c r="E77" t="s">
+        <v>40</v>
+      </c>
+      <c r="F77" t="s">
+        <v>41</v>
+      </c>
+      <c r="G77" t="s">
+        <v>42</v>
+      </c>
+      <c r="H77" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>103</v>
+      </c>
+      <c r="B78" t="s">
+        <v>104</v>
+      </c>
+      <c r="C78" t="s">
+        <v>105</v>
+      </c>
+      <c r="D78" t="s">
+        <v>47</v>
+      </c>
+      <c r="E78" t="s">
+        <v>48</v>
+      </c>
+      <c r="F78" t="s">
+        <v>49</v>
+      </c>
+      <c r="G78" t="s">
+        <v>106</v>
+      </c>
+      <c r="H78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
+      <c r="D79" s="6"/>
+      <c r="E79" s="6"/>
+      <c r="F79" s="6"/>
+      <c r="G79" s="6"/>
+      <c r="H79" s="6"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" t="s">
+        <v>55</v>
+      </c>
+      <c r="C82" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>13392</v>
+      </c>
+      <c r="B83" t="s">
+        <v>56</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>13399</v>
+      </c>
+      <c r="B84" t="s">
+        <v>56</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>13400</v>
+      </c>
+      <c r="B85" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>13401</v>
+      </c>
+      <c r="B86" t="s">
+        <v>56</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>13459</v>
+      </c>
+      <c r="B87" t="s">
+        <v>113</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" t="s">
+        <v>65</v>
+      </c>
+      <c r="C90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>47</v>
+      </c>
+      <c r="B91" t="s">
+        <v>101</v>
+      </c>
+      <c r="C91" t="s">
+        <v>103</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="E91" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>47</v>
+      </c>
+      <c r="B92" t="s">
+        <v>101</v>
+      </c>
+      <c r="C92" t="s">
+        <v>103</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E92" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>47</v>
+      </c>
+      <c r="B93" t="s">
+        <v>101</v>
+      </c>
+      <c r="C93" t="s">
+        <v>103</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E93" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>47</v>
+      </c>
+      <c r="B94" t="s">
+        <v>101</v>
+      </c>
+      <c r="C94" t="s">
+        <v>103</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E94" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>47</v>
+      </c>
+      <c r="B95" t="s">
+        <v>116</v>
+      </c>
+      <c r="C95" t="s">
+        <v>103</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E95" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>36</v>
+      </c>
+      <c r="B98" t="s">
+        <v>37</v>
+      </c>
+      <c r="C98" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98" t="s">
+        <v>39</v>
+      </c>
+      <c r="E98" t="s">
+        <v>40</v>
+      </c>
+      <c r="F98" t="s">
+        <v>41</v>
+      </c>
+      <c r="G98" t="s">
+        <v>42</v>
+      </c>
+      <c r="H98" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>118</v>
+      </c>
+      <c r="B99" t="s">
+        <v>119</v>
+      </c>
+      <c r="C99" t="s">
+        <v>120</v>
+      </c>
+      <c r="D99" t="s">
+        <v>47</v>
+      </c>
+      <c r="E99" t="s">
+        <v>48</v>
+      </c>
+      <c r="F99" t="s">
+        <v>49</v>
+      </c>
+      <c r="G99" t="s">
+        <v>121</v>
+      </c>
+      <c r="H99" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+      <c r="D100" s="6"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="G100" s="6"/>
+      <c r="H100" s="6"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B102" s="7"/>
+      <c r="C102" s="7"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>54</v>
+      </c>
+      <c r="B103" t="s">
+        <v>55</v>
+      </c>
+      <c r="C103" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>124</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>9</v>
+      </c>
+      <c r="B105" t="s">
+        <v>126</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B107" s="8"/>
+      <c r="C107" s="8"/>
+      <c r="D107" s="8"/>
+      <c r="E107" s="8"/>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>64</v>
+      </c>
+      <c r="B108" t="s">
+        <v>65</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108" t="s">
+        <v>25</v>
+      </c>
+      <c r="E108" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>47</v>
+      </c>
+      <c r="B109" t="s">
+        <v>126</v>
+      </c>
+      <c r="C109" t="s">
+        <v>118</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="E109" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>47</v>
+      </c>
+      <c r="B110" t="s">
+        <v>126</v>
+      </c>
+      <c r="C110" t="s">
+        <v>118</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="E110" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B112" s="3"/>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>36</v>
+      </c>
+      <c r="B113" t="s">
+        <v>37</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113" t="s">
+        <v>39</v>
+      </c>
+      <c r="E113" t="s">
+        <v>40</v>
+      </c>
+      <c r="F113" t="s">
+        <v>41</v>
+      </c>
+      <c r="G113" t="s">
+        <v>42</v>
+      </c>
+      <c r="H113" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>130</v>
+      </c>
+      <c r="B114" t="s">
+        <v>131</v>
+      </c>
+      <c r="C114" t="s">
+        <v>132</v>
+      </c>
+      <c r="D114" t="s">
+        <v>47</v>
+      </c>
+      <c r="E114" t="s">
+        <v>48</v>
+      </c>
+      <c r="F114" t="s">
+        <v>49</v>
+      </c>
+      <c r="G114" t="s">
+        <v>133</v>
+      </c>
+      <c r="H114" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B115" s="6"/>
+      <c r="C115" s="6"/>
+      <c r="D115" s="6"/>
+      <c r="E115" s="6"/>
+      <c r="F115" s="6"/>
+      <c r="G115" s="6"/>
+      <c r="H115" s="6"/>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B117" s="7"/>
+      <c r="C117" s="7"/>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>54</v>
+      </c>
+      <c r="B118" t="s">
+        <v>55</v>
+      </c>
+      <c r="C118" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>155</v>
+      </c>
+      <c r="B119" t="s">
+        <v>135</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B121" s="8"/>
+      <c r="C121" s="8"/>
+      <c r="D121" s="8"/>
+      <c r="E121" s="8"/>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>64</v>
+      </c>
+      <c r="B122" t="s">
+        <v>65</v>
+      </c>
+      <c r="C122" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122" t="s">
+        <v>25</v>
+      </c>
+      <c r="E122" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>47</v>
+      </c>
+      <c r="B123" t="s">
+        <v>135</v>
+      </c>
+      <c r="C123" t="s">
+        <v>130</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E123" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B125" s="3"/>
+      <c r="C125" s="3"/>
+      <c r="D125" s="3"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>36</v>
+      </c>
+      <c r="B126" t="s">
+        <v>37</v>
+      </c>
+      <c r="C126" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E126" t="s">
+        <v>40</v>
+      </c>
+      <c r="F126" t="s">
+        <v>41</v>
+      </c>
+      <c r="G126" t="s">
+        <v>42</v>
+      </c>
+      <c r="H126" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>139</v>
+      </c>
+      <c r="B127" t="s">
+        <v>140</v>
+      </c>
+      <c r="C127" t="s">
+        <v>141</v>
+      </c>
+      <c r="D127" t="s">
+        <v>47</v>
+      </c>
+      <c r="E127" t="s">
+        <v>48</v>
+      </c>
+      <c r="F127" t="s">
+        <v>49</v>
+      </c>
+      <c r="G127" t="s">
+        <v>142</v>
+      </c>
+      <c r="H127" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B128" s="6"/>
+      <c r="C128" s="6"/>
+      <c r="D128" s="6"/>
+      <c r="E128" s="6"/>
+      <c r="F128" s="6"/>
+      <c r="G128" s="6"/>
+      <c r="H128" s="6"/>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7"/>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>54</v>
+      </c>
+      <c r="B131" t="s">
+        <v>55</v>
+      </c>
+      <c r="C131" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>114</v>
+      </c>
+      <c r="B132" t="s">
+        <v>145</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>112</v>
+      </c>
+      <c r="B133" t="s">
+        <v>145</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>113</v>
+      </c>
+      <c r="B134" t="s">
+        <v>145</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B136" s="8"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>64</v>
+      </c>
+      <c r="B137" t="s">
+        <v>65</v>
+      </c>
+      <c r="C137" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137" t="s">
+        <v>25</v>
+      </c>
+      <c r="E137" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>47</v>
+      </c>
+      <c r="B138" t="s">
+        <v>145</v>
+      </c>
+      <c r="C138" t="s">
+        <v>139</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E138" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>47</v>
+      </c>
+      <c r="B139" t="s">
+        <v>145</v>
+      </c>
+      <c r="C139" t="s">
+        <v>139</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E139" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>47</v>
+      </c>
+      <c r="B140" t="s">
+        <v>145</v>
+      </c>
+      <c r="C140" t="s">
+        <v>139</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E140" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B142" s="3"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="3"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3"/>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>36</v>
+      </c>
+      <c r="B143" t="s">
+        <v>37</v>
+      </c>
+      <c r="C143" t="s">
+        <v>38</v>
+      </c>
+      <c r="D143" t="s">
+        <v>39</v>
+      </c>
+      <c r="E143" t="s">
+        <v>40</v>
+      </c>
+      <c r="F143" t="s">
+        <v>41</v>
+      </c>
+      <c r="G143" t="s">
+        <v>42</v>
+      </c>
+      <c r="H143" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>151</v>
+      </c>
+      <c r="B144" t="s">
+        <v>152</v>
+      </c>
+      <c r="C144" t="s">
+        <v>153</v>
+      </c>
+      <c r="D144" t="s">
+        <v>47</v>
+      </c>
+      <c r="E144" t="s">
+        <v>48</v>
+      </c>
+      <c r="F144" t="s">
+        <v>49</v>
+      </c>
+      <c r="G144" t="s">
+        <v>154</v>
+      </c>
+      <c r="H144" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B145" s="6"/>
+      <c r="C145" s="6"/>
+      <c r="D145" s="6"/>
+      <c r="E145" s="6"/>
+      <c r="F145" s="6"/>
+      <c r="G145" s="6"/>
+      <c r="H145" s="6"/>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="7"/>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>54</v>
+      </c>
+      <c r="B148" t="s">
+        <v>55</v>
+      </c>
+      <c r="C148" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>218</v>
+      </c>
+      <c r="B149" t="s">
+        <v>145</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B151" s="8"/>
+      <c r="C151" s="8"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="8"/>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>64</v>
+      </c>
+      <c r="B152" t="s">
+        <v>65</v>
+      </c>
+      <c r="C152" t="s">
+        <v>36</v>
+      </c>
+      <c r="D152" t="s">
+        <v>25</v>
+      </c>
+      <c r="E152" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>47</v>
+      </c>
+      <c r="B153" t="s">
+        <v>145</v>
+      </c>
+      <c r="C153" t="s">
+        <v>151</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E153" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B155" s="3"/>
+      <c r="C155" s="3"/>
+      <c r="D155" s="3"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3"/>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>36</v>
+      </c>
+      <c r="B156" t="s">
+        <v>37</v>
+      </c>
+      <c r="C156" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156" t="s">
+        <v>39</v>
+      </c>
+      <c r="E156" t="s">
+        <v>40</v>
+      </c>
+      <c r="F156" t="s">
+        <v>41</v>
+      </c>
+      <c r="G156" t="s">
+        <v>42</v>
+      </c>
+      <c r="H156" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>160</v>
+      </c>
+      <c r="B157" t="s">
+        <v>161</v>
+      </c>
+      <c r="C157" t="s">
+        <v>162</v>
+      </c>
+      <c r="D157" t="s">
+        <v>47</v>
+      </c>
+      <c r="E157" t="s">
+        <v>48</v>
+      </c>
+      <c r="F157" t="s">
+        <v>47</v>
+      </c>
+      <c r="G157" t="s">
+        <v>47</v>
+      </c>
+      <c r="H157" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="B158" s="6"/>
+      <c r="C158" s="6"/>
+      <c r="D158" s="6"/>
+      <c r="E158" s="6"/>
+      <c r="F158" s="6"/>
+      <c r="G158" s="6"/>
+      <c r="H158" s="6"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B160" s="7"/>
+      <c r="C160" s="7"/>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>54</v>
+      </c>
+      <c r="B161" t="s">
+        <v>55</v>
+      </c>
+      <c r="C161" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>165</v>
+      </c>
+      <c r="B162" t="s">
+        <v>145</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B164" s="8"/>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>64</v>
+      </c>
+      <c r="B165" t="s">
+        <v>65</v>
+      </c>
+      <c r="C165" t="s">
+        <v>36</v>
+      </c>
+      <c r="D165" t="s">
+        <v>25</v>
+      </c>
+      <c r="E165" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>47</v>
+      </c>
+      <c r="B166" t="s">
+        <v>145</v>
+      </c>
+      <c r="C166" t="s">
+        <v>160</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E166" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B168" s="3"/>
+      <c r="C168" s="3"/>
+      <c r="D168" s="3"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
+      <c r="H168" s="3"/>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>36</v>
+      </c>
+      <c r="B169" t="s">
+        <v>37</v>
+      </c>
+      <c r="C169" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169" t="s">
+        <v>39</v>
+      </c>
+      <c r="E169" t="s">
+        <v>40</v>
+      </c>
+      <c r="F169" t="s">
+        <v>41</v>
+      </c>
+      <c r="G169" t="s">
+        <v>42</v>
+      </c>
+      <c r="H169" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>169</v>
+      </c>
+      <c r="B170" t="s">
+        <v>170</v>
+      </c>
+      <c r="C170" t="s">
+        <v>171</v>
+      </c>
+      <c r="D170" t="s">
+        <v>47</v>
+      </c>
+      <c r="E170" t="s">
+        <v>48</v>
+      </c>
+      <c r="F170" t="s">
+        <v>172</v>
+      </c>
+      <c r="G170" t="s">
+        <v>173</v>
+      </c>
+      <c r="H170" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B171" s="6"/>
+      <c r="C171" s="6"/>
+      <c r="D171" s="6"/>
+      <c r="E171" s="6"/>
+      <c r="F171" s="6"/>
+      <c r="G171" s="6"/>
+      <c r="H171" s="6"/>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>54</v>
+      </c>
+      <c r="B174" t="s">
+        <v>55</v>
+      </c>
+      <c r="C174" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>1660</v>
+      </c>
+      <c r="B175" t="s">
+        <v>176</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B177" s="8"/>
+      <c r="C177" s="8"/>
+      <c r="D177" s="8"/>
+      <c r="E177" s="8"/>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>64</v>
+      </c>
+      <c r="B178" t="s">
+        <v>65</v>
+      </c>
+      <c r="C178" t="s">
+        <v>36</v>
+      </c>
+      <c r="D178" t="s">
+        <v>25</v>
+      </c>
+      <c r="E178" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>47</v>
+      </c>
+      <c r="B179" t="s">
+        <v>145</v>
+      </c>
+      <c r="C179" t="s">
+        <v>169</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E179" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B181" s="3"/>
+      <c r="C181" s="3"/>
+      <c r="D181" s="3"/>
+      <c r="E181" s="3"/>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
+      <c r="H181" s="3"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>36</v>
+      </c>
+      <c r="B182" t="s">
+        <v>37</v>
+      </c>
+      <c r="C182" t="s">
+        <v>38</v>
+      </c>
+      <c r="D182" t="s">
+        <v>39</v>
+      </c>
+      <c r="E182" t="s">
+        <v>40</v>
+      </c>
+      <c r="F182" t="s">
+        <v>41</v>
+      </c>
+      <c r="G182" t="s">
+        <v>42</v>
+      </c>
+      <c r="H182" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>180</v>
+      </c>
+      <c r="B183" t="s">
+        <v>181</v>
+      </c>
+      <c r="C183" t="s">
+        <v>93</v>
+      </c>
+      <c r="D183" t="s">
+        <v>47</v>
+      </c>
+      <c r="E183" t="s">
+        <v>48</v>
+      </c>
+      <c r="F183" t="s">
+        <v>49</v>
+      </c>
+      <c r="G183" t="s">
+        <v>182</v>
+      </c>
+      <c r="H183" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
+      <c r="D184" s="6"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6"/>
+      <c r="G184" s="6"/>
+      <c r="H184" s="6"/>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B186" s="7"/>
+      <c r="C186" s="7"/>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>54</v>
+      </c>
+      <c r="B187" t="s">
+        <v>55</v>
+      </c>
+      <c r="C187" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>89</v>
+      </c>
+      <c r="B188" t="s">
+        <v>68</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B190" s="8"/>
+      <c r="C190" s="8"/>
+      <c r="D190" s="8"/>
+      <c r="E190" s="8"/>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>64</v>
+      </c>
+      <c r="B191" t="s">
+        <v>65</v>
+      </c>
+      <c r="C191" t="s">
+        <v>36</v>
+      </c>
+      <c r="D191" t="s">
+        <v>25</v>
+      </c>
+      <c r="E191" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>47</v>
+      </c>
+      <c r="B192" t="s">
+        <v>68</v>
+      </c>
+      <c r="C192" t="s">
+        <v>180</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E192" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B194" s="3"/>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3"/>
+      <c r="E194" s="3"/>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
+      <c r="H194" s="3"/>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>36</v>
+      </c>
+      <c r="B195" t="s">
+        <v>37</v>
+      </c>
+      <c r="C195" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195" t="s">
+        <v>39</v>
+      </c>
+      <c r="E195" t="s">
+        <v>40</v>
+      </c>
+      <c r="F195" t="s">
+        <v>41</v>
+      </c>
+      <c r="G195" t="s">
+        <v>42</v>
+      </c>
+      <c r="H195" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>188</v>
+      </c>
+      <c r="B196" t="s">
+        <v>189</v>
+      </c>
+      <c r="C196" t="s">
+        <v>132</v>
+      </c>
+      <c r="D196" t="s">
+        <v>47</v>
+      </c>
+      <c r="E196" t="s">
+        <v>48</v>
+      </c>
+      <c r="F196" t="s">
+        <v>49</v>
+      </c>
+      <c r="G196" t="s">
+        <v>190</v>
+      </c>
+      <c r="H196" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="6"/>
+      <c r="D197" s="6"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="6"/>
+      <c r="G197" s="6"/>
+      <c r="H197" s="6"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B199" s="7"/>
+      <c r="C199" s="7"/>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>54</v>
+      </c>
+      <c r="B200" t="s">
+        <v>55</v>
+      </c>
+      <c r="C200" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>240000208</v>
+      </c>
+      <c r="B201" t="s">
+        <v>68</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="8"/>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>64</v>
+      </c>
+      <c r="B204" t="s">
+        <v>65</v>
+      </c>
+      <c r="C204" t="s">
+        <v>36</v>
+      </c>
+      <c r="D204" t="s">
+        <v>25</v>
+      </c>
+      <c r="E204" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>47</v>
+      </c>
+      <c r="B205" t="s">
+        <v>78</v>
+      </c>
+      <c r="C205" t="s">
+        <v>188</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E205" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B207" s="3"/>
+      <c r="C207" s="3"/>
+      <c r="D207" s="3"/>
+      <c r="E207" s="3"/>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
+      <c r="H207" s="3"/>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>36</v>
+      </c>
+      <c r="B208" t="s">
+        <v>37</v>
+      </c>
+      <c r="C208" t="s">
+        <v>38</v>
+      </c>
+      <c r="D208" t="s">
+        <v>39</v>
+      </c>
+      <c r="E208" t="s">
+        <v>40</v>
+      </c>
+      <c r="F208" t="s">
+        <v>41</v>
+      </c>
+      <c r="G208" t="s">
+        <v>42</v>
+      </c>
+      <c r="H208" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>196</v>
+      </c>
+      <c r="B209" t="s">
+        <v>197</v>
+      </c>
+      <c r="C209" t="s">
+        <v>105</v>
+      </c>
+      <c r="D209" t="s">
+        <v>47</v>
+      </c>
+      <c r="E209" t="s">
+        <v>48</v>
+      </c>
+      <c r="F209" t="s">
+        <v>49</v>
+      </c>
+      <c r="G209" t="s">
+        <v>198</v>
+      </c>
+      <c r="H209" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B210" s="6"/>
+      <c r="C210" s="6"/>
+      <c r="D210" s="6"/>
+      <c r="E210" s="6"/>
+      <c r="F210" s="6"/>
+      <c r="G210" s="6"/>
+      <c r="H210" s="6"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B212" s="7"/>
+      <c r="C212" s="7"/>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>54</v>
+      </c>
+      <c r="B213" t="s">
+        <v>55</v>
+      </c>
+      <c r="C213" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>217</v>
+      </c>
+      <c r="B214" t="s">
+        <v>78</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>220</v>
+      </c>
+      <c r="B215" t="s">
+        <v>78</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>216</v>
+      </c>
+      <c r="B216" t="s">
+        <v>78</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>215</v>
+      </c>
+      <c r="B217" t="s">
+        <v>78</v>
+      </c>
+      <c r="C217" s="4" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>226</v>
+      </c>
+      <c r="B218" t="s">
+        <v>78</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>227</v>
+      </c>
+      <c r="B219" t="s">
+        <v>78</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>229</v>
+      </c>
+      <c r="B220" t="s">
+        <v>78</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>231</v>
+      </c>
+      <c r="B221" t="s">
+        <v>78</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>232</v>
+      </c>
+      <c r="B222" t="s">
+        <v>78</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>228</v>
+      </c>
+      <c r="B223" t="s">
+        <v>78</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="B225" s="8"/>
+      <c r="C225" s="8"/>
+      <c r="D225" s="8"/>
+      <c r="E225" s="8"/>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>64</v>
+      </c>
+      <c r="B226" t="s">
+        <v>65</v>
+      </c>
+      <c r="C226" t="s">
+        <v>36</v>
+      </c>
+      <c r="D226" t="s">
+        <v>25</v>
+      </c>
+      <c r="E226" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>47</v>
+      </c>
+      <c r="B227" t="s">
+        <v>78</v>
+      </c>
+      <c r="C227" t="s">
+        <v>196</v>
+      </c>
+      <c r="D227" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="E227" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>47</v>
+      </c>
+      <c r="B228" t="s">
+        <v>78</v>
+      </c>
+      <c r="C228" t="s">
+        <v>196</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E228" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>47</v>
+      </c>
+      <c r="B229" t="s">
+        <v>78</v>
+      </c>
+      <c r="C229" t="s">
+        <v>196</v>
+      </c>
+      <c r="D229" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E229" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>47</v>
+      </c>
+      <c r="B230" t="s">
+        <v>78</v>
+      </c>
+      <c r="C230" t="s">
+        <v>196</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="E230" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>47</v>
+      </c>
+      <c r="B231" t="s">
+        <v>78</v>
+      </c>
+      <c r="C231" t="s">
+        <v>196</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E231" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>47</v>
+      </c>
+      <c r="B232" t="s">
+        <v>78</v>
+      </c>
+      <c r="C232" t="s">
+        <v>196</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E232" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>47</v>
+      </c>
+      <c r="B233" t="s">
+        <v>78</v>
+      </c>
+      <c r="C233" t="s">
+        <v>196</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E233" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>47</v>
+      </c>
+      <c r="B234" t="s">
+        <v>78</v>
+      </c>
+      <c r="C234" t="s">
+        <v>196</v>
+      </c>
+      <c r="D234" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="E234" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>47</v>
+      </c>
+      <c r="B235" t="s">
+        <v>78</v>
+      </c>
+      <c r="C235" t="s">
+        <v>196</v>
+      </c>
+      <c r="D235" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E235" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>47</v>
+      </c>
+      <c r="B236" t="s">
+        <v>78</v>
+      </c>
+      <c r="C236" t="s">
+        <v>196</v>
+      </c>
+      <c r="D236" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="E236" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B238" s="3"/>
+      <c r="C238" s="3"/>
+      <c r="D238" s="3"/>
+      <c r="E238" s="3"/>
+      <c r="F238" s="3"/>
+      <c r="G238" s="3"/>
+      <c r="H238" s="3"/>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>36</v>
+      </c>
+      <c r="B239" t="s">
+        <v>37</v>
+      </c>
+      <c r="C239" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" t="s">
+        <v>39</v>
+      </c>
+      <c r="E239" t="s">
+        <v>40</v>
+      </c>
+      <c r="F239" t="s">
+        <v>41</v>
+      </c>
+      <c r="G239" t="s">
+        <v>42</v>
+      </c>
+      <c r="H239" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>212</v>
+      </c>
+      <c r="B240" t="s">
+        <v>213</v>
+      </c>
+      <c r="C240" t="s">
+        <v>214</v>
+      </c>
+      <c r="D240" t="s">
+        <v>47</v>
+      </c>
+      <c r="E240" t="s">
+        <v>48</v>
+      </c>
+      <c r="F240" t="s">
+        <v>47</v>
+      </c>
+      <c r="G240" t="s">
+        <v>47</v>
+      </c>
+      <c r="H240" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B241" s="6"/>
+      <c r="C241" s="6"/>
+      <c r="D241" s="6"/>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6"/>
+      <c r="G241" s="6"/>
+      <c r="H241" s="6"/>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B243" s="7"/>
+      <c r="C243" s="7"/>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>54</v>
+      </c>
+      <c r="B244" t="s">
+        <v>55</v>
+      </c>
+      <c r="C244" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>217</v>
+      </c>
+      <c r="B245" t="s">
+        <v>218</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B247" s="8"/>
+      <c r="C247" s="8"/>
+      <c r="D247" s="8"/>
+      <c r="E247" s="8"/>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>64</v>
+      </c>
+      <c r="B248" t="s">
+        <v>65</v>
+      </c>
+      <c r="C248" t="s">
+        <v>36</v>
+      </c>
+      <c r="D248" t="s">
+        <v>25</v>
+      </c>
+      <c r="E248" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>47</v>
+      </c>
+      <c r="B249" t="s">
+        <v>218</v>
+      </c>
+      <c r="C249" t="s">
+        <v>212</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E249" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B251" s="3"/>
+      <c r="C251" s="3"/>
+      <c r="D251" s="3"/>
+      <c r="E251" s="3"/>
+      <c r="F251" s="3"/>
+      <c r="G251" s="3"/>
+      <c r="H251" s="3"/>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>36</v>
+      </c>
+      <c r="B252" t="s">
+        <v>37</v>
+      </c>
+      <c r="C252" t="s">
+        <v>38</v>
+      </c>
+      <c r="D252" t="s">
+        <v>39</v>
+      </c>
+      <c r="E252" t="s">
+        <v>40</v>
+      </c>
+      <c r="F252" t="s">
+        <v>41</v>
+      </c>
+      <c r="G252" t="s">
+        <v>42</v>
+      </c>
+      <c r="H252" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>222</v>
+      </c>
+      <c r="B253" t="s">
+        <v>223</v>
+      </c>
+      <c r="C253" t="s">
+        <v>105</v>
+      </c>
+      <c r="D253" t="s">
+        <v>47</v>
+      </c>
+      <c r="E253" t="s">
+        <v>48</v>
+      </c>
+      <c r="F253" t="s">
+        <v>49</v>
+      </c>
+      <c r="G253" t="s">
+        <v>224</v>
+      </c>
+      <c r="H253" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="B254" s="6"/>
+      <c r="C254" s="6"/>
+      <c r="D254" s="6"/>
+      <c r="E254" s="6"/>
+      <c r="F254" s="6"/>
+      <c r="G254" s="6"/>
+      <c r="H254" s="6"/>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B256" s="7"/>
+      <c r="C256" s="7"/>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>54</v>
+      </c>
+      <c r="B257" t="s">
+        <v>55</v>
+      </c>
+      <c r="C257" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>4999</v>
+      </c>
+      <c r="B258" t="s">
+        <v>78</v>
+      </c>
+      <c r="C258" s="4" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>5000</v>
+      </c>
+      <c r="B259" t="s">
+        <v>78</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="B261" s="8"/>
+      <c r="C261" s="8"/>
+      <c r="D261" s="8"/>
+      <c r="E261" s="8"/>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>64</v>
+      </c>
+      <c r="B262" t="s">
+        <v>65</v>
+      </c>
+      <c r="C262" t="s">
+        <v>36</v>
+      </c>
+      <c r="D262" t="s">
+        <v>25</v>
+      </c>
+      <c r="E262" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>47</v>
+      </c>
+      <c r="B263" t="s">
+        <v>113</v>
+      </c>
+      <c r="C263" t="s">
+        <v>222</v>
+      </c>
+      <c r="D263" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="E263" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>47</v>
+      </c>
+      <c r="B264" t="s">
+        <v>113</v>
+      </c>
+      <c r="C264" t="s">
+        <v>222</v>
+      </c>
+      <c r="D264" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E264" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="B266" s="3"/>
+      <c r="C266" s="3"/>
+      <c r="D266" s="3"/>
+      <c r="E266" s="3"/>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
+      <c r="H266" s="3"/>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>36</v>
+      </c>
+      <c r="B267" t="s">
+        <v>37</v>
+      </c>
+      <c r="C267" t="s">
+        <v>38</v>
+      </c>
+      <c r="D267" t="s">
+        <v>39</v>
+      </c>
+      <c r="E267" t="s">
+        <v>40</v>
+      </c>
+      <c r="F267" t="s">
+        <v>41</v>
+      </c>
+      <c r="G267" t="s">
+        <v>42</v>
+      </c>
+      <c r="H267" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>230</v>
+      </c>
+      <c r="B268" t="s">
+        <v>231</v>
+      </c>
+      <c r="C268" t="s">
+        <v>153</v>
+      </c>
+      <c r="D268" t="s">
+        <v>47</v>
+      </c>
+      <c r="E268" t="s">
+        <v>48</v>
+      </c>
+      <c r="F268" t="s">
+        <v>49</v>
+      </c>
+      <c r="G268" t="s">
+        <v>232</v>
+      </c>
+      <c r="H268" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B269" s="6"/>
+      <c r="C269" s="6"/>
+      <c r="D269" s="6"/>
+      <c r="E269" s="6"/>
+      <c r="F269" s="6"/>
+      <c r="G269" s="6"/>
+      <c r="H269" s="6"/>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B271" s="7"/>
+      <c r="C271" s="7"/>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>54</v>
+      </c>
+      <c r="B272" t="s">
+        <v>55</v>
+      </c>
+      <c r="C272" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>3497</v>
+      </c>
+      <c r="B273" t="s">
+        <v>235</v>
+      </c>
+      <c r="C273" s="4" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B275" s="8"/>
+      <c r="C275" s="8"/>
+      <c r="D275" s="8"/>
+      <c r="E275" s="8"/>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>64</v>
+      </c>
+      <c r="B276" t="s">
+        <v>65</v>
+      </c>
+      <c r="C276" t="s">
+        <v>36</v>
+      </c>
+      <c r="D276" t="s">
+        <v>25</v>
+      </c>
+      <c r="E276" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>47</v>
+      </c>
+      <c r="B277" t="s">
+        <v>238</v>
+      </c>
+      <c r="C277" t="s">
+        <v>230</v>
+      </c>
+      <c r="D277" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="E277" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B279" s="3"/>
+      <c r="C279" s="3"/>
+      <c r="D279" s="3"/>
+      <c r="E279" s="3"/>
+      <c r="F279" s="3"/>
+      <c r="G279" s="3"/>
+      <c r="H279" s="3"/>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>36</v>
+      </c>
+      <c r="B280" t="s">
+        <v>37</v>
+      </c>
+      <c r="C280" t="s">
+        <v>38</v>
+      </c>
+      <c r="D280" t="s">
+        <v>39</v>
+      </c>
+      <c r="E280" t="s">
+        <v>40</v>
+      </c>
+      <c r="F280" t="s">
+        <v>41</v>
+      </c>
+      <c r="G280" t="s">
+        <v>42</v>
+      </c>
+      <c r="H280" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>230</v>
+      </c>
+      <c r="B281" t="s">
+        <v>231</v>
+      </c>
+      <c r="C281" t="s">
+        <v>240</v>
+      </c>
+      <c r="D281" t="s">
+        <v>47</v>
+      </c>
+      <c r="E281" t="s">
+        <v>48</v>
+      </c>
+      <c r="F281" t="s">
+        <v>49</v>
+      </c>
+      <c r="G281" t="s">
+        <v>241</v>
+      </c>
+      <c r="H281" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="B282" s="6"/>
+      <c r="C282" s="6"/>
+      <c r="D282" s="6"/>
+      <c r="E282" s="6"/>
+      <c r="F282" s="6"/>
+      <c r="G282" s="6"/>
+      <c r="H282" s="6"/>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B284" s="7"/>
+      <c r="C284" s="7"/>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>54</v>
+      </c>
+      <c r="B285" t="s">
+        <v>55</v>
+      </c>
+      <c r="C285" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>3488</v>
+      </c>
+      <c r="B286" t="s">
+        <v>235</v>
+      </c>
+      <c r="C286" s="4" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>3487</v>
+      </c>
+      <c r="B287" t="s">
+        <v>235</v>
+      </c>
+      <c r="C287" s="4" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>3489</v>
+      </c>
+      <c r="B288" t="s">
+        <v>235</v>
+      </c>
+      <c r="C288" s="4" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>3477</v>
+      </c>
+      <c r="B289" t="s">
+        <v>235</v>
+      </c>
+      <c r="C289" s="4" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B291" s="8"/>
+      <c r="C291" s="8"/>
+      <c r="D291" s="8"/>
+      <c r="E291" s="8"/>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>64</v>
+      </c>
+      <c r="B292" t="s">
+        <v>65</v>
+      </c>
+      <c r="C292" t="s">
+        <v>36</v>
+      </c>
+      <c r="D292" t="s">
+        <v>25</v>
+      </c>
+      <c r="E292" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>47</v>
+      </c>
+      <c r="B293" t="s">
+        <v>78</v>
+      </c>
+      <c r="C293" t="s">
+        <v>230</v>
+      </c>
+      <c r="D293" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="E293" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>47</v>
+      </c>
+      <c r="B294" t="s">
+        <v>238</v>
+      </c>
+      <c r="C294" t="s">
+        <v>230</v>
+      </c>
+      <c r="D294" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="E294" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>47</v>
+      </c>
+      <c r="B295" t="s">
+        <v>238</v>
+      </c>
+      <c r="C295" t="s">
+        <v>230</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E295" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>47</v>
+      </c>
+      <c r="B296" t="s">
+        <v>113</v>
+      </c>
+      <c r="C296" t="s">
+        <v>230</v>
+      </c>
+      <c r="D296" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E296" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B298" s="3"/>
+      <c r="C298" s="3"/>
+      <c r="D298" s="3"/>
+      <c r="E298" s="3"/>
+      <c r="F298" s="3"/>
+      <c r="G298" s="3"/>
+      <c r="H298" s="3"/>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>36</v>
+      </c>
+      <c r="B299" t="s">
+        <v>37</v>
+      </c>
+      <c r="C299" t="s">
+        <v>38</v>
+      </c>
+      <c r="D299" t="s">
+        <v>39</v>
+      </c>
+      <c r="E299" t="s">
+        <v>40</v>
+      </c>
+      <c r="F299" t="s">
+        <v>41</v>
+      </c>
+      <c r="G299" t="s">
+        <v>42</v>
+      </c>
+      <c r="H299" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>230</v>
+      </c>
+      <c r="B300" t="s">
+        <v>231</v>
+      </c>
+      <c r="C300" t="s">
+        <v>141</v>
+      </c>
+      <c r="D300" t="s">
+        <v>47</v>
+      </c>
+      <c r="E300" t="s">
+        <v>48</v>
+      </c>
+      <c r="F300" t="s">
+        <v>49</v>
+      </c>
+      <c r="G300" t="s">
+        <v>250</v>
+      </c>
+      <c r="H300" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B301" s="6"/>
+      <c r="C301" s="6"/>
+      <c r="D301" s="6"/>
+      <c r="E301" s="6"/>
+      <c r="F301" s="6"/>
+      <c r="G301" s="6"/>
+      <c r="H301" s="6"/>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B303" s="7"/>
+      <c r="C303" s="7"/>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>54</v>
+      </c>
+      <c r="B304" t="s">
+        <v>55</v>
+      </c>
+      <c r="C304" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>3493</v>
+      </c>
+      <c r="B305" t="s">
+        <v>235</v>
+      </c>
+      <c r="C305" s="4" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>3475</v>
+      </c>
+      <c r="B306" t="s">
+        <v>235</v>
+      </c>
+      <c r="C306" s="4" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>3476</v>
+      </c>
+      <c r="B307" t="s">
+        <v>235</v>
+      </c>
+      <c r="C307" s="4" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B309" s="8"/>
+      <c r="C309" s="8"/>
+      <c r="D309" s="8"/>
+      <c r="E309" s="8"/>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>64</v>
+      </c>
+      <c r="B310" t="s">
+        <v>65</v>
+      </c>
+      <c r="C310" t="s">
+        <v>36</v>
+      </c>
+      <c r="D310" t="s">
+        <v>25</v>
+      </c>
+      <c r="E310" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>47</v>
+      </c>
+      <c r="B311" t="s">
+        <v>238</v>
+      </c>
+      <c r="C311" t="s">
+        <v>230</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E311" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>47</v>
+      </c>
+      <c r="B312" t="s">
+        <v>113</v>
+      </c>
+      <c r="C312" t="s">
+        <v>230</v>
+      </c>
+      <c r="D312" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="E312" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>47</v>
+      </c>
+      <c r="B313" t="s">
+        <v>113</v>
+      </c>
+      <c r="C313" t="s">
+        <v>230</v>
+      </c>
+      <c r="D313" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E313" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B315" s="3"/>
+      <c r="C315" s="3"/>
+      <c r="D315" s="3"/>
+      <c r="E315" s="3"/>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
+      <c r="H315" s="3"/>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>36</v>
+      </c>
+      <c r="B316" t="s">
+        <v>37</v>
+      </c>
+      <c r="C316" t="s">
+        <v>38</v>
+      </c>
+      <c r="D316" t="s">
+        <v>39</v>
+      </c>
+      <c r="E316" t="s">
+        <v>40</v>
+      </c>
+      <c r="F316" t="s">
+        <v>41</v>
+      </c>
+      <c r="G316" t="s">
+        <v>42</v>
+      </c>
+      <c r="H316" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>257</v>
+      </c>
+      <c r="B317" t="s">
+        <v>258</v>
+      </c>
+      <c r="C317" t="s">
+        <v>240</v>
+      </c>
+      <c r="D317" t="s">
+        <v>47</v>
+      </c>
+      <c r="E317" t="s">
+        <v>48</v>
+      </c>
+      <c r="F317" t="s">
+        <v>49</v>
+      </c>
+      <c r="G317" t="s">
+        <v>259</v>
+      </c>
+      <c r="H317" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B318" s="6"/>
+      <c r="C318" s="6"/>
+      <c r="D318" s="6"/>
+      <c r="E318" s="6"/>
+      <c r="F318" s="6"/>
+      <c r="G318" s="6"/>
+      <c r="H318" s="6"/>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="B320" s="7"/>
+      <c r="C320" s="7"/>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>54</v>
+      </c>
+      <c r="B321" t="s">
+        <v>55</v>
+      </c>
+      <c r="C321" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>1233</v>
+      </c>
+      <c r="B322" t="s">
+        <v>235</v>
+      </c>
+      <c r="C322" s="4" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="B324" s="8"/>
+      <c r="C324" s="8"/>
+      <c r="D324" s="8"/>
+      <c r="E324" s="8"/>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>64</v>
+      </c>
+      <c r="B325" t="s">
+        <v>65</v>
+      </c>
+      <c r="C325" t="s">
+        <v>36</v>
+      </c>
+      <c r="D325" t="s">
+        <v>25</v>
+      </c>
+      <c r="E325" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>47</v>
+      </c>
+      <c r="B326" t="s">
+        <v>113</v>
+      </c>
+      <c r="C326" t="s">
+        <v>257</v>
+      </c>
+      <c r="D326" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E326" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B328" s="3"/>
+      <c r="C328" s="3"/>
+      <c r="D328" s="3"/>
+      <c r="E328" s="3"/>
+      <c r="F328" s="3"/>
+      <c r="G328" s="3"/>
+      <c r="H328" s="3"/>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>36</v>
+      </c>
+      <c r="B329" t="s">
+        <v>37</v>
+      </c>
+      <c r="C329" t="s">
+        <v>38</v>
+      </c>
+      <c r="D329" t="s">
+        <v>39</v>
+      </c>
+      <c r="E329" t="s">
+        <v>40</v>
+      </c>
+      <c r="F329" t="s">
+        <v>41</v>
+      </c>
+      <c r="G329" t="s">
+        <v>42</v>
+      </c>
+      <c r="H329" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>265</v>
+      </c>
+      <c r="B330" t="s">
+        <v>47</v>
+      </c>
+      <c r="C330" t="s">
+        <v>266</v>
+      </c>
+      <c r="D330" t="s">
+        <v>47</v>
+      </c>
+      <c r="E330" t="s">
+        <v>48</v>
+      </c>
+      <c r="F330" t="s">
+        <v>47</v>
+      </c>
+      <c r="G330" t="s">
+        <v>47</v>
+      </c>
+      <c r="H330" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="B331" s="6"/>
+      <c r="C331" s="6"/>
+      <c r="D331" s="6"/>
+      <c r="E331" s="6"/>
+      <c r="F331" s="6"/>
+      <c r="G331" s="6"/>
+      <c r="H331" s="6"/>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="B333" s="7"/>
+      <c r="C333" s="7"/>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>54</v>
+      </c>
+      <c r="B334" t="s">
+        <v>55</v>
+      </c>
+      <c r="C334" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>269</v>
+      </c>
+      <c r="B335" t="s">
+        <v>270</v>
+      </c>
+      <c r="C335" s="4" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="B337" s="8"/>
+      <c r="C337" s="8"/>
+      <c r="D337" s="8"/>
+      <c r="E337" s="8"/>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>64</v>
+      </c>
+      <c r="B338" t="s">
+        <v>65</v>
+      </c>
+      <c r="C338" t="s">
+        <v>36</v>
+      </c>
+      <c r="D338" t="s">
+        <v>25</v>
+      </c>
+      <c r="E338" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>47</v>
+      </c>
+      <c r="B339" t="s">
+        <v>270</v>
+      </c>
+      <c r="C339" t="s">
+        <v>265</v>
+      </c>
+      <c r="D339" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E339" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A48:H48"/>
+    <mergeCell ref="A51:H51"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="A57:E57"/>
+    <mergeCell ref="A61:H61"/>
+    <mergeCell ref="A64:H64"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A71:E71"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A107:E107"/>
+    <mergeCell ref="A112:H112"/>
+    <mergeCell ref="A115:H115"/>
+    <mergeCell ref="A117:C117"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A125:H125"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A130:C130"/>
+    <mergeCell ref="A136:E136"/>
+    <mergeCell ref="A142:H142"/>
+    <mergeCell ref="A145:H145"/>
+    <mergeCell ref="A147:C147"/>
+    <mergeCell ref="A151:E151"/>
+    <mergeCell ref="A155:H155"/>
+    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A160:C160"/>
+    <mergeCell ref="A164:E164"/>
+    <mergeCell ref="A168:H168"/>
+    <mergeCell ref="A171:H171"/>
+    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="A177:E177"/>
+    <mergeCell ref="A181:H181"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="A186:C186"/>
+    <mergeCell ref="A190:E190"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A197:H197"/>
+    <mergeCell ref="A199:C199"/>
+    <mergeCell ref="A203:E203"/>
+    <mergeCell ref="A207:H207"/>
+    <mergeCell ref="A210:H210"/>
+    <mergeCell ref="A212:C212"/>
+    <mergeCell ref="A225:E225"/>
+    <mergeCell ref="A238:H238"/>
+    <mergeCell ref="A241:H241"/>
+    <mergeCell ref="A243:C243"/>
+    <mergeCell ref="A247:E247"/>
+    <mergeCell ref="A251:H251"/>
+    <mergeCell ref="A254:H254"/>
+    <mergeCell ref="A256:C256"/>
+    <mergeCell ref="A261:E261"/>
+    <mergeCell ref="A266:H266"/>
+    <mergeCell ref="A269:H269"/>
+    <mergeCell ref="A271:C271"/>
+    <mergeCell ref="A275:E275"/>
+    <mergeCell ref="A279:H279"/>
+    <mergeCell ref="A282:H282"/>
+    <mergeCell ref="A284:C284"/>
+    <mergeCell ref="A291:E291"/>
+    <mergeCell ref="A298:H298"/>
+    <mergeCell ref="A301:H301"/>
+    <mergeCell ref="A303:C303"/>
+    <mergeCell ref="A309:E309"/>
+    <mergeCell ref="A315:H315"/>
+    <mergeCell ref="A318:H318"/>
+    <mergeCell ref="A320:C320"/>
+    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A328:H328"/>
+    <mergeCell ref="A331:H331"/>
+    <mergeCell ref="A333:C333"/>
+    <mergeCell ref="A337:E337"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>