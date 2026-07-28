--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>EMENDA PARLAMENTAR — COMISSAO — Nº 006374/2024</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>COMISSAO</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
     <t>006374/2024</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -80,130 +80,742 @@
   <si>
     <t>Localidade</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 120.288,45</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
     <t>R$ 120.288,25</t>
   </si>
   <si>
     <t>Valor Empenhado</t>
   </si>
   <si>
+    <t>R$ 116.863,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Execução Financeira</t>
+  </si>
+  <si>
+    <t>97,2%</t>
+  </si>
+  <si>
+    <t>Banco</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
+    <t>Agência / Conta</t>
+  </si>
+  <si>
+    <t>57347 / 10857X</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>MAC CUSTEIO</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301003 | Data: 01/03/2024 | Vl. Empenhado: R$ 38.417,75 | Vl. Liquidado: R$ 38.417,75 | Vl. Pago: R$ 38.417,75</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>ALEANDRO GONÇALVES PASSARINHO - EPP</t>
+  </si>
+  <si>
+    <t>00.795.813/0001-15</t>
+  </si>
+  <si>
+    <t>3.3.90.30.36</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO</t>
+  </si>
+  <si>
+    <t>022/2024</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Liquidado</t>
-[...26 lines deleted...]
-    <t>MAC CUSTEIO</t>
+    <t>Descrição:Contratação de empresa para fornecimentos de medicamentos em geral, insumos, materiais hospitalares, radiológicos, laboratoriais e medicamentos para a farmácia básica para atender as necessidades da Secretaria de Saúde do município e seus programas.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301003 (9 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>R$ 5.262,50</t>
+  </si>
+  <si>
+    <t>R$ 6.773,50</t>
+  </si>
+  <si>
+    <t>R$ 6.853,88</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.892,00</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 5.427,84</t>
+  </si>
+  <si>
+    <t>R$ 4.337,60</t>
+  </si>
+  <si>
+    <t>R$ 2.922,93</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>R$ 1.377,10</t>
+  </si>
+  <si>
+    <t>R$ 1.570,40</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301003 (9 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 620001 | Data: 20/06/2024 | Vl. Empenhado: R$ 3.020,20 | Vl. Liquidado: R$ 3.020,20 | Vl. Pago: R$ 3.020,20</t>
+  </si>
+  <si>
+    <t>EQUATORIAL MARANHAO DISTRIBUIDORA DE ENERGIA S.A</t>
+  </si>
+  <si>
+    <t>06.272.793/0001-84</t>
+  </si>
+  <si>
+    <t>3.3.90.39.43</t>
+  </si>
+  <si>
+    <t>Descrição:Referente a serviços de energia eletrica fms da fatura agrupadora ubs 04/2024.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 620001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>FATURA</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.020,20</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 620001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601025 | Data: 01/06/2024 | Vl. Empenhado: R$ 6.989,30 | Vl. Liquidado: R$ 6.989,30 | Vl. Pago: R$ 6.989,30</t>
+  </si>
+  <si>
+    <t>GENIVALDO PEREIRA DA SILVA - ME</t>
+  </si>
+  <si>
+    <t>49.667.096/0001-35</t>
+  </si>
+  <si>
+    <t>3.3.90.39.17</t>
+  </si>
+  <si>
+    <t>233/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para prestação de serviços da frota de veículos leves e pesados, para atender as secretarias municipais da Prefeitura de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601025 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>R$ 5.590,00</t>
+  </si>
+  <si>
+    <t>R$ 1.399,30</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601025 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501018 | Data: 01/05/2024 | Vl. Empenhado: R$ 4.134,70 | Vl. Liquidado: R$ 4.134,70 | Vl. Pago: R$ 4.134,70</t>
+  </si>
+  <si>
+    <t>I. DE. S. CARDOSO PAPELARIA- ME</t>
+  </si>
+  <si>
+    <t>08.612.410/0001-03</t>
+  </si>
+  <si>
+    <t>3.3.90.30.16</t>
+  </si>
+  <si>
+    <t>055/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de expediente para atender as necessidades das secretarias municipais de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>13/05/2024</t>
+  </si>
+  <si>
+    <t>R$ 4.134,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501018 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601005 | Data: 01/06/2024 | Vl. Empenhado: R$ 3.375,00 | Vl. Liquidado: R$ 3.375,00 | Vl. Pago: R$ 3.375,00</t>
+  </si>
+  <si>
+    <t>VALDEJEAN JOSE DE CARVALHO SOUSA - ME</t>
+  </si>
+  <si>
+    <t>41.934.608/0001-70</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99</t>
+  </si>
+  <si>
+    <t>248/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.375,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 201016 | Data: 01/02/2024 | Vl. Empenhado: R$ 1.680,00 | Vl. Liquidado: R$ 1.680,00 | Vl. Pago: R$ 1.680,00</t>
+  </si>
+  <si>
+    <t>E DA S SANTOS DIGITAL NET - EPP</t>
+  </si>
+  <si>
+    <t>30.418.167/0001-38</t>
+  </si>
+  <si>
+    <t>3.3.90.39.47</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>160/2022</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa especializa em telecomunicações para o fornecimento de Internet Banda Larga dedicada por meio de comunicação via rede cabeada fibra óptica, na zona urbana e via rádio, na zona rural, distribuídos nas secretarias municipais do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 201016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.680,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 201016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701039 | Data: 01/07/2024 | Vl. Empenhado: R$ 5.785,93 | Vl. Liquidado: R$ 5.785,93 | Vl. Pago: R$ 5.785,93</t>
+  </si>
+  <si>
+    <t>PRIMAVERA DISTRIBUIDORA E COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>13.819.017/0001-17</t>
+  </si>
+  <si>
+    <t>3.3.90.30.21</t>
+  </si>
+  <si>
+    <t>133/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de limpeza e utensílios de copa e cozinha para atender as necessidades de diversas secretarias do Município.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 701039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 5.785,93</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 701039 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 201018 | Data: 01/02/2024 | Vl. Empenhado: R$ 18.822,32 | Vl. Liquidado: R$ 18.822,32 | Vl. Pago: R$ 18.822,32</t>
+  </si>
+  <si>
+    <t>ILTON S FERREIRA COMBUSTIVEIS EIRELI</t>
+  </si>
+  <si>
+    <t>28.493.367/0001-03</t>
+  </si>
+  <si>
+    <t>3.3.90.30.01</t>
+  </si>
+  <si>
+    <t>009/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento parcelado de combustíveis (Diesel Comum/Diesel S10/Gasolina Comum) à frota de veículos e máquinas pertencentes e/ou incorporados à Prefeitura de São Pedro dos Crentes.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 201018 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 7.580,32</t>
+  </si>
+  <si>
+    <t>R$ 11.242,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 201018 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 701040 | Data: 01/07/2024 | Vl. Empenhado: R$ 1.450,00 | Vl. Liquidado: R$ 1.450,00 | Vl. Pago: R$ 1.450,00</t>
+  </si>
+  <si>
+    <t>AUTO CENTER PARAIBA LTDA</t>
+  </si>
+  <si>
+    <t>28.501.871/0001-08</t>
+  </si>
+  <si>
+    <t>240/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 701040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 1.450,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 701040 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501016 | Data: 01/05/2024 | Vl. Empenhado: R$ 2.394,05 | Vl. Liquidado: R$ 2.394,05 | Vl. Pago: R$ 2.394,05</t>
+  </si>
+  <si>
+    <t>R C DA SILVA COMERCIO - EPP</t>
+  </si>
+  <si>
+    <t>17.796.154/0001-34</t>
+  </si>
+  <si>
+    <t>3.3.90.30.99</t>
+  </si>
+  <si>
+    <t>099/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de materiais de construção, elétricos e hidráulicos, para atender as necessidades das secretarias do município de São Pedro dos Crentes.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.394,05</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501016 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 601007 | Data: 01/06/2024 | Vl. Empenhado: R$ 17.109,69 | Vl. Liquidado: R$ 17.109,69 | Vl. Pago: R$ 17.109,69</t>
+  </si>
+  <si>
+    <t>JF LOCAÇOES DE VEICULOS E MAQUINAS LTDA-ME</t>
+  </si>
+  <si>
+    <t>36.789.339/0001-66</t>
+  </si>
+  <si>
+    <t>3.3.90.30.39</t>
+  </si>
+  <si>
+    <t>206/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de peças para a frota de veículos e máquinas do município de São Pedro dos Crentes – MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 601007 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 4.488,00</t>
+  </si>
+  <si>
+    <t>R$ 6.270,98</t>
+  </si>
+  <si>
+    <t>R$ 6.350,71</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 601007 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 405002 | Data: 05/04/2024 | Vl. Empenhado: R$ 2.535,70 | Vl. Liquidado: R$ 2.535,70 | Vl. Pago: R$ 2.535,70</t>
+  </si>
+  <si>
+    <t>J V DA SILVA MATERIAIS DE CONSTRUÇÃO - ME</t>
+  </si>
+  <si>
+    <t>11.454.699/0001-86</t>
+  </si>
+  <si>
+    <t>121/2024</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 405002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.535,70</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 405002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 301002 | Data: 01/03/2024 | Vl. Empenhado: R$ 5.290,61 | Vl. Liquidado: R$ 5.290,61 | Vl. Pago: R$ 5.290,61</t>
+  </si>
+  <si>
+    <t>3.3.90.30.07</t>
+  </si>
+  <si>
+    <t>034/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de gêneros alimentícios para atender as necessidades de diversas secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 301002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 5.290,61</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 301002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 401012 | Data: 01/04/2024 | Vl. Empenhado: R$ 265,00 | Vl. Liquidado: R$ 265,00 | Vl. Pago: R$ 265,00</t>
+  </si>
+  <si>
+    <t>W M VARGAS DISTRIBUIDORA - EPP</t>
+  </si>
+  <si>
+    <t>38.574.868/0001-78</t>
+  </si>
+  <si>
+    <t>104/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para fornecimento de gás liquefeito de petróleo (GLP) em botijão de 13kg, para atender as necessidades das secretarias do município de São Pedro dos Crentes - MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 401012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 265,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 401012 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 717005 | Data: 17/07/2024 | Vl. Empenhado: R$ 3.290,75 | Vl. Liquidado: R$ 3.290,75 | Vl. Pago: R$ 3.290,75</t>
+  </si>
+  <si>
+    <t>Descrição:Referente a serviços de energia elétrica fms da fatura agrupadora ubs 05/2024.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 717005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>R$ 3.290,75</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 717005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 501020 | Data: 01/05/2024 | Vl. Empenhado: R$ 2.302,00 | Vl. Liquidado: R$ 2.302,00 | Vl. Pago: R$ 2.302,00</t>
+  </si>
+  <si>
+    <t>MAY EMPREENDIMENTOS LTDA - MA</t>
+  </si>
+  <si>
+    <t>48.543.867/0001-10</t>
+  </si>
+  <si>
+    <t>3.3.90.30.23</t>
+  </si>
+  <si>
+    <t>198/2024</t>
+  </si>
+  <si>
+    <t>Descrição:Contratação de empresa para confecção de camisetas e uniformes, para atender as necessidades das Secretarias Municipais de São Pedro dos Crentes/MA.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 501020 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 2.302,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 501020 (1 registro(s))</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13.5"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -469,190 +1081,2963 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D244" sqref="D244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>13051</v>
+      </c>
+      <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>13049</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>13055</v>
+      </c>
+      <c r="B23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>13383</v>
+      </c>
+      <c r="B24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>13386</v>
+      </c>
+      <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>13385</v>
+      </c>
+      <c r="B26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>13384</v>
+      </c>
+      <c r="B27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>13054</v>
+      </c>
+      <c r="B28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>13057</v>
+      </c>
+      <c r="B29" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="8"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" t="s">
+        <v>24</v>
+      </c>
+      <c r="E32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E34" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>46</v>
+      </c>
+      <c r="B39" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" t="s">
+        <v>65</v>
+      </c>
+      <c r="C41" t="s">
+        <v>43</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>35</v>
+      </c>
+      <c r="B44" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F44" t="s">
+        <v>40</v>
+      </c>
+      <c r="G44" t="s">
+        <v>41</v>
+      </c>
+      <c r="H44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45" t="s">
+        <v>78</v>
+      </c>
+      <c r="D45" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45" t="s">
+        <v>46</v>
+      </c>
+      <c r="G45" t="s">
+        <v>46</v>
+      </c>
+      <c r="H45" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B54" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" t="s">
+        <v>76</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E54" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B57" t="s">
+        <v>36</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>38</v>
+      </c>
+      <c r="E57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" t="s">
+        <v>41</v>
+      </c>
+      <c r="H57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>86</v>
+      </c>
+      <c r="B58" t="s">
+        <v>87</v>
+      </c>
+      <c r="C58" t="s">
+        <v>88</v>
+      </c>
+      <c r="D58" t="s">
+        <v>46</v>
+      </c>
+      <c r="E58" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" t="s">
+        <v>48</v>
+      </c>
+      <c r="G58" t="s">
+        <v>89</v>
+      </c>
+      <c r="H58" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+      <c r="D59" s="6"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="6"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B62" t="s">
+        <v>54</v>
+      </c>
+      <c r="C62" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>3</v>
+      </c>
+      <c r="B63" t="s">
+        <v>92</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>92</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>69</v>
+      </c>
+      <c r="B67" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>46</v>
+      </c>
+      <c r="B68" t="s">
+        <v>96</v>
+      </c>
+      <c r="C68" t="s">
+        <v>86</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E68" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>46</v>
+      </c>
+      <c r="B69" t="s">
+        <v>96</v>
+      </c>
+      <c r="C69" t="s">
+        <v>86</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E69" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>35</v>
+      </c>
+      <c r="B72" t="s">
+        <v>36</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" t="s">
+        <v>38</v>
+      </c>
+      <c r="E72" t="s">
+        <v>39</v>
+      </c>
+      <c r="F72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72" t="s">
+        <v>41</v>
+      </c>
+      <c r="H72" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>98</v>
+      </c>
+      <c r="B73" t="s">
+        <v>99</v>
+      </c>
+      <c r="C73" t="s">
+        <v>100</v>
+      </c>
+      <c r="D73" t="s">
+        <v>46</v>
+      </c>
+      <c r="E73" t="s">
+        <v>47</v>
+      </c>
+      <c r="F73" t="s">
+        <v>48</v>
+      </c>
+      <c r="G73" t="s">
+        <v>101</v>
+      </c>
+      <c r="H73" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="6"/>
+      <c r="E74" s="6"/>
+      <c r="F74" s="6"/>
+      <c r="G74" s="6"/>
+      <c r="H74" s="6"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>53</v>
+      </c>
+      <c r="B77" t="s">
+        <v>54</v>
+      </c>
+      <c r="C77" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>2552</v>
+      </c>
+      <c r="B78" t="s">
+        <v>104</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>69</v>
+      </c>
+      <c r="B81" t="s">
+        <v>70</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" t="s">
+        <v>24</v>
+      </c>
+      <c r="E81" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>46</v>
+      </c>
+      <c r="B82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82" t="s">
+        <v>98</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E82" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>35</v>
+      </c>
+      <c r="B85" t="s">
+        <v>36</v>
+      </c>
+      <c r="C85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85" t="s">
+        <v>38</v>
+      </c>
+      <c r="E85" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85" t="s">
+        <v>40</v>
+      </c>
+      <c r="G85" t="s">
+        <v>41</v>
+      </c>
+      <c r="H85" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>108</v>
+      </c>
+      <c r="B86" t="s">
+        <v>109</v>
+      </c>
+      <c r="C86" t="s">
+        <v>110</v>
+      </c>
+      <c r="D86" t="s">
+        <v>46</v>
+      </c>
+      <c r="E86" t="s">
+        <v>47</v>
+      </c>
+      <c r="F86" t="s">
+        <v>48</v>
+      </c>
+      <c r="G86" t="s">
+        <v>111</v>
+      </c>
+      <c r="H86" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="6"/>
+      <c r="H87" s="6"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>53</v>
+      </c>
+      <c r="B90" t="s">
+        <v>54</v>
+      </c>
+      <c r="C90" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>240000012</v>
+      </c>
+      <c r="B91" t="s">
+        <v>113</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B93" s="8"/>
+      <c r="C93" s="8"/>
+      <c r="D93" s="8"/>
+      <c r="E93" s="8"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>69</v>
+      </c>
+      <c r="B94" t="s">
+        <v>70</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94" t="s">
+        <v>24</v>
+      </c>
+      <c r="E94" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>46</v>
+      </c>
+      <c r="B95" t="s">
+        <v>116</v>
+      </c>
+      <c r="C95" t="s">
+        <v>108</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="E95" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B97" s="3"/>
+      <c r="C97" s="3"/>
+      <c r="D97" s="3"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>35</v>
+      </c>
+      <c r="B98" t="s">
+        <v>36</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" t="s">
+        <v>38</v>
+      </c>
+      <c r="E98" t="s">
+        <v>39</v>
+      </c>
+      <c r="F98" t="s">
+        <v>40</v>
+      </c>
+      <c r="G98" t="s">
+        <v>41</v>
+      </c>
+      <c r="H98" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>118</v>
+      </c>
+      <c r="B99" t="s">
+        <v>119</v>
+      </c>
+      <c r="C99" t="s">
+        <v>120</v>
+      </c>
+      <c r="D99" t="s">
+        <v>46</v>
+      </c>
+      <c r="E99" t="s">
+        <v>47</v>
+      </c>
+      <c r="F99" t="s">
+        <v>121</v>
+      </c>
+      <c r="G99" t="s">
+        <v>122</v>
+      </c>
+      <c r="H99" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+      <c r="D100" s="6"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="G100" s="6"/>
+      <c r="H100" s="6"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B102" s="7"/>
+      <c r="C102" s="7"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>53</v>
+      </c>
+      <c r="B103" t="s">
+        <v>54</v>
+      </c>
+      <c r="C103" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>1644</v>
+      </c>
+      <c r="B104" t="s">
+        <v>116</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B106" s="8"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="8"/>
+      <c r="E106" s="8"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>69</v>
+      </c>
+      <c r="B107" t="s">
+        <v>70</v>
+      </c>
+      <c r="C107" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" t="s">
+        <v>24</v>
+      </c>
+      <c r="E107" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>46</v>
+      </c>
+      <c r="B108" t="s">
+        <v>116</v>
+      </c>
+      <c r="C108" t="s">
+        <v>118</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="E108" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B110" s="3"/>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>35</v>
+      </c>
+      <c r="B111" t="s">
+        <v>36</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111" t="s">
+        <v>38</v>
+      </c>
+      <c r="E111" t="s">
+        <v>39</v>
+      </c>
+      <c r="F111" t="s">
+        <v>40</v>
+      </c>
+      <c r="G111" t="s">
+        <v>41</v>
+      </c>
+      <c r="H111" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>128</v>
+      </c>
+      <c r="B112" t="s">
+        <v>129</v>
+      </c>
+      <c r="C112" t="s">
+        <v>130</v>
+      </c>
+      <c r="D112" t="s">
+        <v>46</v>
+      </c>
+      <c r="E112" t="s">
+        <v>47</v>
+      </c>
+      <c r="F112" t="s">
+        <v>48</v>
+      </c>
+      <c r="G112" t="s">
+        <v>131</v>
+      </c>
+      <c r="H112" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B113" s="6"/>
+      <c r="C113" s="6"/>
+      <c r="D113" s="6"/>
+      <c r="E113" s="6"/>
+      <c r="F113" s="6"/>
+      <c r="G113" s="6"/>
+      <c r="H113" s="6"/>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B115" s="7"/>
+      <c r="C115" s="7"/>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>53</v>
+      </c>
+      <c r="B116" t="s">
+        <v>54</v>
+      </c>
+      <c r="C116" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>1520</v>
+      </c>
+      <c r="B117" t="s">
+        <v>134</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B119" s="8"/>
+      <c r="C119" s="8"/>
+      <c r="D119" s="8"/>
+      <c r="E119" s="8"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>69</v>
+      </c>
+      <c r="B120" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120" t="s">
+        <v>35</v>
+      </c>
+      <c r="D120" t="s">
+        <v>24</v>
+      </c>
+      <c r="E120" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>46</v>
+      </c>
+      <c r="B121" t="s">
+        <v>134</v>
+      </c>
+      <c r="C121" t="s">
+        <v>128</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E121" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B123" s="3"/>
+      <c r="C123" s="3"/>
+      <c r="D123" s="3"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
+      <c r="H123" s="3"/>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>35</v>
+      </c>
+      <c r="B124" t="s">
+        <v>36</v>
+      </c>
+      <c r="C124" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" t="s">
+        <v>38</v>
+      </c>
+      <c r="E124" t="s">
+        <v>39</v>
+      </c>
+      <c r="F124" t="s">
+        <v>40</v>
+      </c>
+      <c r="G124" t="s">
+        <v>41</v>
+      </c>
+      <c r="H124" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>138</v>
+      </c>
+      <c r="B125" t="s">
+        <v>139</v>
+      </c>
+      <c r="C125" t="s">
+        <v>140</v>
+      </c>
+      <c r="D125" t="s">
+        <v>46</v>
+      </c>
+      <c r="E125" t="s">
+        <v>47</v>
+      </c>
+      <c r="F125" t="s">
+        <v>48</v>
+      </c>
+      <c r="G125" t="s">
+        <v>141</v>
+      </c>
+      <c r="H125" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B126" s="6"/>
+      <c r="C126" s="6"/>
+      <c r="D126" s="6"/>
+      <c r="E126" s="6"/>
+      <c r="F126" s="6"/>
+      <c r="G126" s="6"/>
+      <c r="H126" s="6"/>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B128" s="7"/>
+      <c r="C128" s="7"/>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>53</v>
+      </c>
+      <c r="B129" t="s">
+        <v>54</v>
+      </c>
+      <c r="C129" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>950</v>
+      </c>
+      <c r="B130" t="s">
+        <v>116</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>949</v>
+      </c>
+      <c r="B131" t="s">
+        <v>116</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>69</v>
+      </c>
+      <c r="B134" t="s">
+        <v>70</v>
+      </c>
+      <c r="C134" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134" t="s">
+        <v>24</v>
+      </c>
+      <c r="E134" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>46</v>
+      </c>
+      <c r="B135" t="s">
+        <v>134</v>
+      </c>
+      <c r="C135" t="s">
+        <v>138</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E135" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>46</v>
+      </c>
+      <c r="B136" t="s">
+        <v>134</v>
+      </c>
+      <c r="C136" t="s">
+        <v>138</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E136" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B138" s="3"/>
+      <c r="C138" s="3"/>
+      <c r="D138" s="3"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
+      <c r="H138" s="3"/>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>35</v>
+      </c>
+      <c r="B139" t="s">
+        <v>36</v>
+      </c>
+      <c r="C139" t="s">
+        <v>37</v>
+      </c>
+      <c r="D139" t="s">
+        <v>38</v>
+      </c>
+      <c r="E139" t="s">
+        <v>39</v>
+      </c>
+      <c r="F139" t="s">
+        <v>40</v>
+      </c>
+      <c r="G139" t="s">
+        <v>41</v>
+      </c>
+      <c r="H139" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>148</v>
+      </c>
+      <c r="B140" t="s">
+        <v>149</v>
+      </c>
+      <c r="C140" t="s">
+        <v>110</v>
+      </c>
+      <c r="D140" t="s">
+        <v>46</v>
+      </c>
+      <c r="E140" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" t="s">
+        <v>48</v>
+      </c>
+      <c r="G140" t="s">
+        <v>150</v>
+      </c>
+      <c r="H140" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B141" s="6"/>
+      <c r="C141" s="6"/>
+      <c r="D141" s="6"/>
+      <c r="E141" s="6"/>
+      <c r="F141" s="6"/>
+      <c r="G141" s="6"/>
+      <c r="H141" s="6"/>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B143" s="7"/>
+      <c r="C143" s="7"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>53</v>
+      </c>
+      <c r="B144" t="s">
+        <v>54</v>
+      </c>
+      <c r="C144" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>82</v>
+      </c>
+      <c r="B145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B147" s="8"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>69</v>
+      </c>
+      <c r="B148" t="s">
+        <v>70</v>
+      </c>
+      <c r="C148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148" t="s">
+        <v>24</v>
+      </c>
+      <c r="E148" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>46</v>
+      </c>
+      <c r="B149" t="s">
+        <v>154</v>
+      </c>
+      <c r="C149" t="s">
+        <v>148</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="E149" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B151" s="3"/>
+      <c r="C151" s="3"/>
+      <c r="D151" s="3"/>
+      <c r="E151" s="3"/>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
+      <c r="H151" s="3"/>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>35</v>
+      </c>
+      <c r="B152" t="s">
+        <v>36</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152" t="s">
+        <v>38</v>
+      </c>
+      <c r="E152" t="s">
+        <v>39</v>
+      </c>
+      <c r="F152" t="s">
+        <v>40</v>
+      </c>
+      <c r="G152" t="s">
+        <v>41</v>
+      </c>
+      <c r="H152" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>156</v>
+      </c>
+      <c r="B153" t="s">
+        <v>157</v>
+      </c>
+      <c r="C153" t="s">
+        <v>158</v>
+      </c>
+      <c r="D153" t="s">
+        <v>46</v>
+      </c>
+      <c r="E153" t="s">
+        <v>47</v>
+      </c>
+      <c r="F153" t="s">
+        <v>48</v>
+      </c>
+      <c r="G153" t="s">
+        <v>159</v>
+      </c>
+      <c r="H153" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B154" s="6"/>
+      <c r="C154" s="6"/>
+      <c r="D154" s="6"/>
+      <c r="E154" s="6"/>
+      <c r="F154" s="6"/>
+      <c r="G154" s="6"/>
+      <c r="H154" s="6"/>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B156" s="7"/>
+      <c r="C156" s="7"/>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>53</v>
+      </c>
+      <c r="B157" t="s">
+        <v>54</v>
+      </c>
+      <c r="C157" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>203</v>
+      </c>
+      <c r="B158" t="s">
+        <v>154</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B160" s="8"/>
+      <c r="C160" s="8"/>
+      <c r="D160" s="8"/>
+      <c r="E160" s="8"/>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>69</v>
+      </c>
+      <c r="B161" t="s">
+        <v>70</v>
+      </c>
+      <c r="C161" t="s">
+        <v>35</v>
+      </c>
+      <c r="D161" t="s">
+        <v>24</v>
+      </c>
+      <c r="E161" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>46</v>
+      </c>
+      <c r="B162" t="s">
+        <v>154</v>
+      </c>
+      <c r="C162" t="s">
+        <v>156</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E162" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B164" s="3"/>
+      <c r="C164" s="3"/>
+      <c r="D164" s="3"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
+      <c r="H164" s="3"/>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>35</v>
+      </c>
+      <c r="B165" t="s">
+        <v>36</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165" t="s">
+        <v>38</v>
+      </c>
+      <c r="E165" t="s">
+        <v>39</v>
+      </c>
+      <c r="F165" t="s">
+        <v>40</v>
+      </c>
+      <c r="G165" t="s">
+        <v>41</v>
+      </c>
+      <c r="H165" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>165</v>
+      </c>
+      <c r="B166" t="s">
+        <v>166</v>
+      </c>
+      <c r="C166" t="s">
+        <v>167</v>
+      </c>
+      <c r="D166" t="s">
+        <v>46</v>
+      </c>
+      <c r="E166" t="s">
+        <v>47</v>
+      </c>
+      <c r="F166" t="s">
+        <v>48</v>
+      </c>
+      <c r="G166" t="s">
+        <v>168</v>
+      </c>
+      <c r="H166" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="6"/>
+      <c r="D167" s="6"/>
+      <c r="E167" s="6"/>
+      <c r="F167" s="6"/>
+      <c r="G167" s="6"/>
+      <c r="H167" s="6"/>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="B169" s="7"/>
+      <c r="C169" s="7"/>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>53</v>
+      </c>
+      <c r="B170" t="s">
+        <v>54</v>
+      </c>
+      <c r="C170" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>1165</v>
+      </c>
+      <c r="B171" t="s">
+        <v>171</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>1166</v>
+      </c>
+      <c r="B172" t="s">
+        <v>171</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>1164</v>
+      </c>
+      <c r="B173" t="s">
+        <v>171</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B175" s="8"/>
+      <c r="C175" s="8"/>
+      <c r="D175" s="8"/>
+      <c r="E175" s="8"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>69</v>
+      </c>
+      <c r="B176" t="s">
+        <v>70</v>
+      </c>
+      <c r="C176" t="s">
+        <v>35</v>
+      </c>
+      <c r="D176" t="s">
+        <v>24</v>
+      </c>
+      <c r="E176" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>46</v>
+      </c>
+      <c r="B177" t="s">
+        <v>154</v>
+      </c>
+      <c r="C177" t="s">
+        <v>165</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E177" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>46</v>
+      </c>
+      <c r="B178" t="s">
+        <v>154</v>
+      </c>
+      <c r="C178" t="s">
+        <v>165</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E178" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>46</v>
+      </c>
+      <c r="B179" t="s">
+        <v>154</v>
+      </c>
+      <c r="C179" t="s">
+        <v>165</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E179" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B181" s="3"/>
+      <c r="C181" s="3"/>
+      <c r="D181" s="3"/>
+      <c r="E181" s="3"/>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
+      <c r="H181" s="3"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>35</v>
+      </c>
+      <c r="B182" t="s">
+        <v>36</v>
+      </c>
+      <c r="C182" t="s">
+        <v>37</v>
+      </c>
+      <c r="D182" t="s">
+        <v>38</v>
+      </c>
+      <c r="E182" t="s">
+        <v>39</v>
+      </c>
+      <c r="F182" t="s">
+        <v>40</v>
+      </c>
+      <c r="G182" t="s">
+        <v>41</v>
+      </c>
+      <c r="H182" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>177</v>
+      </c>
+      <c r="B183" t="s">
+        <v>178</v>
+      </c>
+      <c r="C183" t="s">
+        <v>130</v>
+      </c>
+      <c r="D183" t="s">
+        <v>46</v>
+      </c>
+      <c r="E183" t="s">
+        <v>47</v>
+      </c>
+      <c r="F183" t="s">
+        <v>48</v>
+      </c>
+      <c r="G183" t="s">
+        <v>179</v>
+      </c>
+      <c r="H183" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
+      <c r="D184" s="6"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6"/>
+      <c r="G184" s="6"/>
+      <c r="H184" s="6"/>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B186" s="7"/>
+      <c r="C186" s="7"/>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>53</v>
+      </c>
+      <c r="B187" t="s">
+        <v>54</v>
+      </c>
+      <c r="C187" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>3466</v>
+      </c>
+      <c r="B188" t="s">
+        <v>116</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="B190" s="8"/>
+      <c r="C190" s="8"/>
+      <c r="D190" s="8"/>
+      <c r="E190" s="8"/>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>69</v>
+      </c>
+      <c r="B191" t="s">
+        <v>70</v>
+      </c>
+      <c r="C191" t="s">
+        <v>35</v>
+      </c>
+      <c r="D191" t="s">
+        <v>24</v>
+      </c>
+      <c r="E191" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>46</v>
+      </c>
+      <c r="B192" t="s">
+        <v>154</v>
+      </c>
+      <c r="C192" t="s">
+        <v>177</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="E192" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B194" s="3"/>
+      <c r="C194" s="3"/>
+      <c r="D194" s="3"/>
+      <c r="E194" s="3"/>
+      <c r="F194" s="3"/>
+      <c r="G194" s="3"/>
+      <c r="H194" s="3"/>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>35</v>
+      </c>
+      <c r="B195" t="s">
+        <v>36</v>
+      </c>
+      <c r="C195" t="s">
+        <v>37</v>
+      </c>
+      <c r="D195" t="s">
+        <v>38</v>
+      </c>
+      <c r="E195" t="s">
+        <v>39</v>
+      </c>
+      <c r="F195" t="s">
+        <v>40</v>
+      </c>
+      <c r="G195" t="s">
+        <v>41</v>
+      </c>
+      <c r="H195" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>177</v>
+      </c>
+      <c r="B196" t="s">
+        <v>178</v>
+      </c>
+      <c r="C196" t="s">
+        <v>184</v>
+      </c>
+      <c r="D196" t="s">
+        <v>46</v>
+      </c>
+      <c r="E196" t="s">
+        <v>47</v>
+      </c>
+      <c r="F196" t="s">
+        <v>48</v>
+      </c>
+      <c r="G196" t="s">
+        <v>185</v>
+      </c>
+      <c r="H196" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="6"/>
+      <c r="D197" s="6"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="6"/>
+      <c r="G197" s="6"/>
+      <c r="H197" s="6"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="B199" s="7"/>
+      <c r="C199" s="7"/>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>53</v>
+      </c>
+      <c r="B200" t="s">
+        <v>54</v>
+      </c>
+      <c r="C200" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>3467</v>
+      </c>
+      <c r="B201" t="s">
+        <v>116</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="8"/>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>69</v>
+      </c>
+      <c r="B204" t="s">
+        <v>70</v>
+      </c>
+      <c r="C204" t="s">
+        <v>35</v>
+      </c>
+      <c r="D204" t="s">
+        <v>24</v>
+      </c>
+      <c r="E204" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>46</v>
+      </c>
+      <c r="B205" t="s">
+        <v>154</v>
+      </c>
+      <c r="C205" t="s">
+        <v>177</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="E205" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B207" s="3"/>
+      <c r="C207" s="3"/>
+      <c r="D207" s="3"/>
+      <c r="E207" s="3"/>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
+      <c r="H207" s="3"/>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>35</v>
+      </c>
+      <c r="B208" t="s">
+        <v>36</v>
+      </c>
+      <c r="C208" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208" t="s">
+        <v>38</v>
+      </c>
+      <c r="E208" t="s">
+        <v>39</v>
+      </c>
+      <c r="F208" t="s">
+        <v>40</v>
+      </c>
+      <c r="G208" t="s">
+        <v>41</v>
+      </c>
+      <c r="H208" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>191</v>
+      </c>
+      <c r="B209" t="s">
+        <v>192</v>
+      </c>
+      <c r="C209" t="s">
+        <v>158</v>
+      </c>
+      <c r="D209" t="s">
+        <v>46</v>
+      </c>
+      <c r="E209" t="s">
+        <v>47</v>
+      </c>
+      <c r="F209" t="s">
+        <v>48</v>
+      </c>
+      <c r="G209" t="s">
+        <v>193</v>
+      </c>
+      <c r="H209" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B210" s="6"/>
+      <c r="C210" s="6"/>
+      <c r="D210" s="6"/>
+      <c r="E210" s="6"/>
+      <c r="F210" s="6"/>
+      <c r="G210" s="6"/>
+      <c r="H210" s="6"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B212" s="7"/>
+      <c r="C212" s="7"/>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>53</v>
+      </c>
+      <c r="B213" t="s">
+        <v>54</v>
+      </c>
+      <c r="C213" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>38</v>
+      </c>
+      <c r="B214" t="s">
+        <v>59</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="B216" s="8"/>
+      <c r="C216" s="8"/>
+      <c r="D216" s="8"/>
+      <c r="E216" s="8"/>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>69</v>
+      </c>
+      <c r="B217" t="s">
+        <v>70</v>
+      </c>
+      <c r="C217" t="s">
+        <v>35</v>
+      </c>
+      <c r="D217" t="s">
+        <v>24</v>
+      </c>
+      <c r="E217" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>46</v>
+      </c>
+      <c r="B218" t="s">
+        <v>59</v>
+      </c>
+      <c r="C218" t="s">
+        <v>191</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E218" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B220" s="3"/>
+      <c r="C220" s="3"/>
+      <c r="D220" s="3"/>
+      <c r="E220" s="3"/>
+      <c r="F220" s="3"/>
+      <c r="G220" s="3"/>
+      <c r="H220" s="3"/>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>35</v>
+      </c>
+      <c r="B221" t="s">
+        <v>36</v>
+      </c>
+      <c r="C221" t="s">
+        <v>37</v>
+      </c>
+      <c r="D221" t="s">
+        <v>38</v>
+      </c>
+      <c r="E221" t="s">
+        <v>39</v>
+      </c>
+      <c r="F221" t="s">
+        <v>40</v>
+      </c>
+      <c r="G221" t="s">
+        <v>41</v>
+      </c>
+      <c r="H221" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>76</v>
+      </c>
+      <c r="B222" t="s">
+        <v>77</v>
+      </c>
+      <c r="C222" t="s">
+        <v>78</v>
+      </c>
+      <c r="D222" t="s">
+        <v>46</v>
+      </c>
+      <c r="E222" t="s">
+        <v>47</v>
+      </c>
+      <c r="F222" t="s">
+        <v>46</v>
+      </c>
+      <c r="G222" t="s">
+        <v>46</v>
+      </c>
+      <c r="H222" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B223" s="6"/>
+      <c r="C223" s="6"/>
+      <c r="D223" s="6"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="6"/>
+      <c r="G223" s="6"/>
+      <c r="H223" s="6"/>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="B225" s="7"/>
+      <c r="C225" s="7"/>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>53</v>
+      </c>
+      <c r="B226" t="s">
+        <v>54</v>
+      </c>
+      <c r="C226" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>81</v>
+      </c>
+      <c r="B227" t="s">
+        <v>201</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="B229" s="8"/>
+      <c r="C229" s="8"/>
+      <c r="D229" s="8"/>
+      <c r="E229" s="8"/>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>69</v>
+      </c>
+      <c r="B230" t="s">
+        <v>70</v>
+      </c>
+      <c r="C230" t="s">
+        <v>35</v>
+      </c>
+      <c r="D230" t="s">
+        <v>24</v>
+      </c>
+      <c r="E230" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>46</v>
+      </c>
+      <c r="B231" t="s">
+        <v>201</v>
+      </c>
+      <c r="C231" t="s">
+        <v>76</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="E231" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B233" s="3"/>
+      <c r="C233" s="3"/>
+      <c r="D233" s="3"/>
+      <c r="E233" s="3"/>
+      <c r="F233" s="3"/>
+      <c r="G233" s="3"/>
+      <c r="H233" s="3"/>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>35</v>
+      </c>
+      <c r="B234" t="s">
+        <v>36</v>
+      </c>
+      <c r="C234" t="s">
+        <v>37</v>
+      </c>
+      <c r="D234" t="s">
+        <v>38</v>
+      </c>
+      <c r="E234" t="s">
+        <v>39</v>
+      </c>
+      <c r="F234" t="s">
+        <v>40</v>
+      </c>
+      <c r="G234" t="s">
+        <v>41</v>
+      </c>
+      <c r="H234" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>205</v>
+      </c>
+      <c r="B235" t="s">
+        <v>206</v>
+      </c>
+      <c r="C235" t="s">
+        <v>207</v>
+      </c>
+      <c r="D235" t="s">
+        <v>46</v>
+      </c>
+      <c r="E235" t="s">
+        <v>47</v>
+      </c>
+      <c r="F235" t="s">
+        <v>48</v>
+      </c>
+      <c r="G235" t="s">
+        <v>208</v>
+      </c>
+      <c r="H235" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="6"/>
+      <c r="D236" s="6"/>
+      <c r="E236" s="6"/>
+      <c r="F236" s="6"/>
+      <c r="G236" s="6"/>
+      <c r="H236" s="6"/>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B238" s="7"/>
+      <c r="C238" s="7"/>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>53</v>
+      </c>
+      <c r="B239" t="s">
+        <v>54</v>
+      </c>
+      <c r="C239" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>240000244</v>
+      </c>
+      <c r="B240" t="s">
+        <v>201</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B242" s="8"/>
+      <c r="C242" s="8"/>
+      <c r="D242" s="8"/>
+      <c r="E242" s="8"/>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>69</v>
+      </c>
+      <c r="B243" t="s">
+        <v>70</v>
+      </c>
+      <c r="C243" t="s">
+        <v>35</v>
+      </c>
+      <c r="D243" t="s">
+        <v>24</v>
+      </c>
+      <c r="E243" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>46</v>
+      </c>
+      <c r="B244" t="s">
+        <v>201</v>
+      </c>
+      <c r="C244" t="s">
+        <v>205</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E244" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A17:H17"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A71:H71"/>
+    <mergeCell ref="A74:H74"/>
+    <mergeCell ref="A76:C76"/>
+    <mergeCell ref="A80:E80"/>
+    <mergeCell ref="A84:H84"/>
+    <mergeCell ref="A87:H87"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A93:E93"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A100:H100"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="A106:E106"/>
+    <mergeCell ref="A110:H110"/>
+    <mergeCell ref="A113:H113"/>
+    <mergeCell ref="A115:C115"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A123:H123"/>
+    <mergeCell ref="A126:H126"/>
+    <mergeCell ref="A128:C128"/>
+    <mergeCell ref="A133:E133"/>
+    <mergeCell ref="A138:H138"/>
+    <mergeCell ref="A141:H141"/>
+    <mergeCell ref="A143:C143"/>
+    <mergeCell ref="A147:E147"/>
+    <mergeCell ref="A151:H151"/>
+    <mergeCell ref="A154:H154"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="A160:E160"/>
+    <mergeCell ref="A164:H164"/>
+    <mergeCell ref="A167:H167"/>
+    <mergeCell ref="A169:C169"/>
+    <mergeCell ref="A175:E175"/>
+    <mergeCell ref="A181:H181"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="A186:C186"/>
+    <mergeCell ref="A190:E190"/>
+    <mergeCell ref="A194:H194"/>
+    <mergeCell ref="A197:H197"/>
+    <mergeCell ref="A199:C199"/>
+    <mergeCell ref="A203:E203"/>
+    <mergeCell ref="A207:H207"/>
+    <mergeCell ref="A210:H210"/>
+    <mergeCell ref="A212:C212"/>
+    <mergeCell ref="A216:E216"/>
+    <mergeCell ref="A220:H220"/>
+    <mergeCell ref="A223:H223"/>
+    <mergeCell ref="A225:C225"/>
+    <mergeCell ref="A229:E229"/>
+    <mergeCell ref="A233:H233"/>
+    <mergeCell ref="A236:H236"/>
+    <mergeCell ref="A238:C238"/>
+    <mergeCell ref="A242:E242"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>